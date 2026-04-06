--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -220,373 +220,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can cultural practices such as UV ‐C flashes or nitrogen diet increase VOCs emitted by basil and improve aphid control?</w:t>
+                <w:t xml:space="preserve">Peppermint interplanting and nitrogen fertilisation for green peach aphid management in peach orchards: Field evidence of VOC-mediated effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louna Rizzi</w:t>
+                <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐jules Berrou</w:t>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenia Quinzoni</w:t>
+                <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Mardoc</w:t>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud da Rocha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 199, pp.107434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.70452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478133v1</w:t>
+                <w:t xml:space="preserve">hal-05328406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peppermint interplanting and nitrogen fertilisation for green peach aphid management in peach orchards: Field evidence of VOC-mediated effects</w:t>
+                <w:t xml:space="preserve">Can cultural practices such as UV ‐C flashes or nitrogen diet increase VOCs emitted by basil and improve aphid control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Borg</w:t>
+                <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Pierre‐jules Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Castella</w:t>
+                <w:t xml:space="preserve">Kenia Quinzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Gabin Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 199, pp.107434. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.70452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328406v1</w:t>
+                <w:t xml:space="preserve">hal-05478133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Environmental Fluctuations Affect Volatile Emissions from Basil and French Marigold and their Consequences on the Fecundity of the Green Peach Aphid on Pepper Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (6), pp.117. </w:t>
@@ -650,51 +650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -758,51 +758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of intercropping apple trees with basil ( Ocimum basilicum ) or French marigold ( Tagetes patula ) on the rosy apple aphid regulation ( Dysaphis plantaginea ) and the abundance of its natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -905,51 +905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient shading in agrivoltaic greenhouses: its impact on growth, architecture, and dry matter accumulation and partition in tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Savalle-Gloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar J Ayala-Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma. de Lourdes Arévalo-Galarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria I Hernández-Bolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Hernández-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar J Ayala-Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1375,952 +1375,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of diurnal temperature rise on tomato fruit quality. Can the management of the greenhouse climate mitigate such effects?</w:t>
+                <w:t xml:space="preserve">Non‐host volatiles disturb the feeding behavior and reduce the fecundity of the green peach aphid, Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ruiz-Nieves</w:t>
+                <w:t xml:space="preserve">Tarek Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Ayala-Garay</w:t>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Serra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109836⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77, pp.1705-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.6190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118905v1</w:t>
+                <w:t xml:space="preserve">hal-03015172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐host volatiles disturb the feeding behavior and reduce the fecundity of the green peach aphid, Myzus persicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of diurnal temperature rise on tomato fruit quality. Can the management of the greenhouse climate mitigate such effects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz-Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Dardouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
+                <w:t xml:space="preserve">Oscar Ayala-Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ameline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Valérie Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77, pp.1705-1713. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, pp.109836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.6190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015172v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of red and blue nets on physiological and morphological traits, fruit yield and quality of tomato (Solanum lycopersicum Mill.)</w:t>
+                <w:t xml:space="preserve">Agrosystèmes légumiers : les plantes de service contre les bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aye Aye Thwe</w:t>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gay</w:t>
+                <w:t xml:space="preserve">Béatrice Rhino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessada Phattaralerphong</w:t>
+                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166687v1</w:t>
+                <w:t xml:space="preserve">hal-03043855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
+                <w:t xml:space="preserve">Impact of red and blue nets on physiological and morphological traits, fruit yield and quality of tomato (Solanum lycopersicum Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinliang Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aye Aye Thwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessada Phattaralerphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935438v1</w:t>
+                <w:t xml:space="preserve">hal-03166687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrosystèmes légumiers : les plantes de service contre les bioagresseurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Caravel</w:t>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Rhino</w:t>
+                <w:t xml:space="preserve">Shaozhong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03043855v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repellence of Myzus persicae (Sulzer): evidence of two modes of action of volatiles from selected living aromatic plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Behavioural response of green peach aphid Myzus persicae (Sulzer) to volatiles from different rosemary (Rosmarinus officinalis L.) clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5271⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.336-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620581v1</w:t>
+                <w:t xml:space="preserve">hal-02267846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural response of green peach aphid Myzus persicae (Sulzer) to volatiles from different rosemary (Rosmarinus officinalis L.) clones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Repellence of Myzus persicae (Sulzer): evidence of two modes of action of volatiles from selected living aromatic plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Ben Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.336-345. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (6), pp.1571 - 1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.5271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267846v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Stop Nitrogen Overdose in Soilless Tomato Crop: A Way to Promote Fruit Quality without Affecting Fruit Yield</w:t>
               </w:r>
@@ -2345,64 +2345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ristorto Marlene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brajeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2430,732 +2430,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Belouah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539159v1</w:t>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous application of calcium silicate improves salt tolerance in two contrasting tomato (Solanum lycopersicum) cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is monodehydroascorbate reductase activity in leaf tissue critical for the maintenance of yield in tomato?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Wasti</w:t>
+                <w:t xml:space="preserve">Gisele Riqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arafet Manaa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01904167.2016.1250908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506648v1</w:t>
+                <w:t xml:space="preserve">hal-01669403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is monodehydroascorbate reductase activity in leaf tissue critical for the maintenance of yield in tomato?</w:t>
+                <w:t xml:space="preserve">Ascorbate degradation in tomato leads to accumulation of oxalate, threonate and oxalyl threonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (5), pp.996 - 1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669403v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate degradation in tomato leads to accumulation of oxalate, threonate and oxalyl threonate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Truffault</w:t>
+                <w:t xml:space="preserve">Exogenous application of calcium silicate improves salt tolerance in two contrasting tomato (Solanum lycopersicum) cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Wasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Nsairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen C. Fry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Medyouni Ibtissem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (5), pp.996 - 1008. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.673 - 684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2016.1250908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510013v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Companion Plants for Aphid Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refka Ben Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (4), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3189,64 +3189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of neighbouring companion plants on the performance of aphid populations on sweet pepper plants under greenhouse conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refka Ben Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3287,558 +3287,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant pool optimization in [i]Carthamus tinctorius[/i] L. leaves under different NaCl levels and treatment durations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Which companion plants affect the performance of green peach aphid on host plants? Testing of 12 candidate plants under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Ben Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-016-2204-9⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160 (2), pp.164-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342379v1</w:t>
+                <w:t xml:space="preserve">hal-01362490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of MDHAR activity in cherry tomato suppresses growth and yield and MDHAR activity is correlated with sugar levels under high light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisdair R Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (6), pp.1279-1292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant pool optimization in [i]Carthamus tinctorius[/i] L. leaves under different NaCl levels and treatment durations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Chaabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Hanen Wasli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (8), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-016-2204-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523722v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which companion plants affect the performance of green peach aphid on host plants? Testing of 12 candidate plants under laboratory conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12473⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01362490v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivar and year rather than agricultural practices affect primary and secondary metabolites in apple fruit</w:t>
               </w:r>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), 23 p. </w:t>
@@ -3958,103 +3958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acute ozone stress on reproductive traits of tomato, fruit yield and fruit composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aye Aye Thwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessada Phattaralerphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (3), pp.614-620. </w:t>
@@ -4220,1116 +4220,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of photosynthesis and chlorophyll fluorescence to acute ozone stress in tomato (Solanum lycopersicum Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">A. A. Thwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Phattaralerphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
+              <w:t xml:space="preserve">Photosynthetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11099-014-0012-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639362v1</w:t>
+                <w:t xml:space="preserve">hal-02630495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des fruits charnus en caroténoïdes : exemple de la tomate et des agrumes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.1204-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/hsf5-1818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630007v1</w:t>
+                <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of photosynthesis and chlorophyll fluorescence to acute ozone stress in tomato (Solanum lycopersicum Mill.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Enrichissement des fruits charnus en caroténoïdes : exemple de la tomate et des agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (1), pp.105-116. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.77-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11099-014-0012-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/hsf5-1818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630495v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dependent regulation of ascorbate in tomato by a monodehydroascorbate reductase localized in peroxisomes and the cytosol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Jimenez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648708v1</w:t>
+                <w:t xml:space="preserve">hal-02645038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic shoot and root growth at different developmental stages of tomato ([i]Solanum lycopersicum[/i] Mill.) under acute ozone stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aye Aye Thwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 150, pp.317 - 325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doriane Bancel</w:t>
+                <w:t xml:space="preserve">Light-dependent regulation of ascorbate in tomato by a monodehydroascorbate reductase localized in peroxisomes and the cytosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.344 - 354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645038v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Ascorbate as seen through plant evolution: the rise of a successful molecule?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.33 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332344v1</w:t>
+                <w:t xml:space="preserve">hal-02650938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate as seen through plant evolution: the rise of a successful molecule?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Thi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (1), pp.33 - 53. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650938v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light affects ascorbate content and ascorbate-related gene expression in tomato leaves more than in fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 235 (1), pp.153-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5401,51 +5401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (11), pp.7971-7981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,667 +5619,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health benefits of vitamins and secondary metabolites of fruits and vegetables and prospects to increase their concentrations by agronomic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felicie Lauri-Lopez</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf1037745⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665989v1</w:t>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.344-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662909v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Murshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.66-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667885v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (9), pp.751-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664662v1</w:t>
+                <w:t xml:space="preserve">hal-02667885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Health benefits of vitamins and secondary metabolites of fruits and vegetables and prospects to increase their concentrations by agronomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Felicie Lauri-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.12065-12082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf1037745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664249v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of environmental factors on biosynthesis of carotenoids and polyphenolics in fruits and vegetables: a review and prospects.</w:t>
               </w:r>
@@ -6304,51 +6304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6399,77 +6399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of tomato fruit ascorbate content is more highly dependent on fruit irradiance than leaf irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,64 +6555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (19), pp.8753-8760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6640,325 +6640,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato plant architecture as affected by salinity: descriptive analysis and integration in a 3-D simulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Najla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/B09-061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659574v1</w:t>
+                <w:t xml:space="preserve">hal-02667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tomato plant architecture as affected by salinity: descriptive analysis and integration in a 3-D simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Najla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (10), pp.893-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/B09-061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667008v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does tomato quality (sugar, acid, and nutritional quality) vary with ripening stage, temperature, and irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Diakou-Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,90 +7073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (5), pp.917-928. </w:t>
@@ -7233,51 +7233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7332,90 +7332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-physiological research to improve tomato fruit quality for processing and human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 724, pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7434,445 +7434,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caract.xls: Un outil pour estimer les caractéristiques spectrales du rayonnement lumineux actif sur la croissance et le développement des plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of photoselective filters on the physical and chemical traits of vine-ripened tomato fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe de Berranger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Rocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.21-36</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687718v1</w:t>
+                <w:t xml:space="preserve">hal-02679176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit load or fruit position alters response to temperature and subsequently cherry tomato quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caract.xls: Un outil pour estimer les caractéristiques spectrales du rayonnement lumineux actif sur la croissance et le développement des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rocci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02676778v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of photoselective filters on the physical and chemical traits of vine-ripened tomato fruits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fruit load or fruit position alters response to temperature and subsequently cherry tomato quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Rocci</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.1009-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679176v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of cells in tomato fruit depending on fruit position and source-sink balance during plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7910,51 +7910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of petioles of white clover (Trifolium repens) to blue light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of competition between fruits and leaves by flower pruning and water fogging, and consequences on tomato leaf and fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8100,51 +8100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D architectural modelling of aerial photomorphogenesis in white clover (Trifolium repens L.) using L-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillering responses to the light environment and to defoliation in populations of perennial ryegrass (Lolium perenne L.) selected for contrasting leaf length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8303,51 +8303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of horizontal spread of white clover (Trifolium repens L.) grown under two artificial light sources differing in their content of blue light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8398,51 +8398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of blue light on the vertical colonization of space by white clover and their consequences for dry matter distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8532,51 +8532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tabourel-Tayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8618,51 +8618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of leaf growth of grass by blue light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8713,51 +8713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the blue light response of stomata of Commelina communis by CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lasceve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8802,338 +8802,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okadaic acid inhibits blue light induced proton extrusion from guard cell protoplasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Light induced ferricyanide reductase activity at guard cell plasmalemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lasceve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vavasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lasceve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 85 (3), pp.A32</w:t>
+              <w:t xml:space="preserve">, 1992, 85, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705893v1</w:t>
+                <w:t xml:space="preserve">hal-02702712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox processes in the blue light response of guard cell protoplasts of Commelina communis L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Okadaic acid inhibits blue light induced proton extrusion from guard cell protoplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lasceve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 98, pp.34-38</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 85 (3), pp.A32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701562v1</w:t>
+                <w:t xml:space="preserve">hal-02705893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced ferricyanide reductase activity at guard cell plasmalemma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox processes in the blue light response of guard cell protoplasts of Commelina communis L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lasceve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Vavasseur</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 85, pp.33</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 98, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702712v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9151,77 +9151,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which companion plant intercropped in a young apple orchard could affect aphid population and/or natural enemies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Kienlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Entomophagous Insects Conference (IEIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9246,77 +9246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping companion plants in a young apple orchard : does it reduce aphid population and/or favour natural enemies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Kienlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'écologie et de l'évolution, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9341,77 +9341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cultural practices on companion plant VOC emissions and the impact on their antibiosis and antixenosis effect on aphid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society of Chemical Ecology– ISCE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Chemical Ecology, Jul 2024, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9430,493 +9430,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’effet de plantes de services sur la dynamique des populations du puceron cendré du pommier (Dysaphis plantaginea) et ses ennemis naturels en verger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effet de deux traitements physiques sur l’émission de COV de plantes de service et potentiels impacts sur Dysaphis plantaginea, puceron cendré du pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mardoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ème Réunion annuelle du Réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés, Nov 2023, Villeubanne, France</w:t>
+              <w:t xml:space="preserve">Journées d'Ecologie Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche MediatEC (CNRS), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314282v1</w:t>
+                <w:t xml:space="preserve">hal-05314123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de deux traitements physiques sur l’émission de COV de plantes de service et potentiels impacts sur Dysaphis plantaginea, puceron cendré du pommier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude de l’effet de plantes de services sur la dynamique des populations du puceron cendré du pommier (Dysaphis plantaginea) et ses ennemis naturels en verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Ecologie Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche MediatEC (CNRS), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">13 ème Réunion annuelle du Réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biologie Adaptative des Pucerons et Organismes Associés, Nov 2023, Villeubanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314123v1</w:t>
+                <w:t xml:space="preserve">hal-05314282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration des qualité du melon en fonction du choix variétal, de la conduite et des modalités de stockage post-récolte - Projet DIMABEL</w:t>
+                <w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Duval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les légumes en agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTIFL / ITAB, Mar 2021, Balandran, France</w:t>
+              <w:t xml:space="preserve">4. SIMA AgriTech Day by Axema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172358v1</w:t>
+                <w:t xml:space="preserve">hal-04867867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration des qualité du melon en fonction du choix variétal, de la conduite et des modalités de stockage post-récolte - Projet DIMABEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Lopez</w:t>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Persello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. SIMA AgriTech Day by Axema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les légumes en agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTIFL / ITAB, Mar 2021, Balandran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867867v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,51 +10023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathima Fifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Quillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10103,385 +10103,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793195v1</w:t>
+                <w:t xml:space="preserve">hal-02800985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling of transgenic lines silenced for an MDHAR gene and impact on ascorbate redox state and carbon metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800985v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial reduction of water and nitrogen supply does not negatively affect quality or yield of organically grown tomatoes</w:t>
               </w:r>
@@ -10586,937 +10586,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted comparative analysis of sugar accumulation in fleshy fruits: grape, tomato, and peach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light and temperature of ripening tomato fruits interact to regulate ascorbate synthesis, oxidation and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual Meeting of the FA1106-COST Action "QualityFruit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania (Crète), Greece. 80 p</w:t>
+              <w:t xml:space="preserve">11. International POG Conference Reactive Oxygen and Nitrogen Species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748043v1</w:t>
+                <w:t xml:space="preserve">hal-02744410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ascorbate-recycling, light and temperature during tomato fruit ripening on ascorbate pool and ascorbate-degradation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International POG Conference Reactive Oxygen and Nitrogen Species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745080v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">C. Mazollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mazollier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Model-assisted comparative analysis of sugar accumulation in fleshy fruits: grape, tomato, and peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">2. Annual Meeting of the FA1106-COST Action "QualityFruit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania (Crète), Greece. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803658v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and temperature of ripening tomato fruits interact to regulate ascorbate synthesis, oxidation and recycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of ascorbate-recycling, light and temperature during tomato fruit ripening on ascorbate pool and ascorbate-degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International POG Conference Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744410v1</w:t>
+                <w:t xml:space="preserve">hal-02745080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
+              <w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747573v1</w:t>
+                <w:t xml:space="preserve">hal-02803433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803433v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of companions plants on the behavior of the green peach aphid reared on pepper plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refka Ben Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Sauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Management for Functional biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lleida, Spain. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11541,103 +11541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of antioxidant enzymes as a tool to improve yield in tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Biotechnology of Fruit Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nelson, New Zealand. 228 p</w:t>
@@ -11692,64 +11692,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Quillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11785,506 +11785,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Do Phuc</w:t>
+                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747094v1</w:t>
+                <w:t xml:space="preserve">hal-02749748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+                <w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Do Phuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749748v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'éclairement des fruits et des feuilles sur le contenu en sucres et en acide ascorbique des tomates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757242v1</w:t>
+                <w:t xml:space="preserve">hal-02756007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact de l'éclairement des fruits et des feuilles sur le contenu en sucres et en acide ascorbique des tomates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756007v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of environmental factors on biosynthesis of carotenoids and polyphenolic in fruits and vegetables: a review and prospects</w:t>
               </w:r>
@@ -12309,51 +12309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12434,51 +12434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berti Liliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12520,103 +12520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Salinity on Tomato Plant Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Najla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Najla</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High Technology for Greenhouse System Management (Greensys 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
@@ -12684,51 +12684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12770,51 +12770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of plant leaf area, light interception efficiency, plant photosynthesis and crop yield of tomato lines of contrasted architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12895,51 +12895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la photomorphogénèse dans un modèle architectural de développement du trèfle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13029,51 +13029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses morphogénétiques des plantes aux modifications de qualité de la lumière intervenant au sein du peuplement végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13111,51 +13111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of decreasing VPD by misting on leaf area and leaf inclination in tomato and estimation of consequences on light absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13219,51 +13219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of tillering of grasses by light quality (red/far-red and blue) and light quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13340,51 +13340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13420,398 +13420,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photomorphogenese</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 1995, Le Croizic, France</w:t>
+              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769110v1</w:t>
+                <w:t xml:space="preserve">hal-02770332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La photomorphogenese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">, Apr 1995, Le Croizic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770332v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochrome regulation of the morphogenesis of forage plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13849,51 +13849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of a simulated shading on the morphogenesis of a monocotyledon and a dicotyledon plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13931,51 +13931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of photomorphogenetic responses of forage plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14039,51 +14039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lasceve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. General colloquium on plant sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14192,51 +14192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Julianus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Flereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Congress On Mycorrhiza (ICOM12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom</w:t>
@@ -14259,691 +14259,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Drusch</w:t>
+                <w:t xml:space="preserve">Coupler Champignons Mycorhiziens à Arbuscules et plantes de service pour le biocontrôle des nématodes à galles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vermot-Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Julianus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Flereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.415-416, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
+              <w:t xml:space="preserve">Journées Francophones des Mycorhizes 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955987v1</w:t>
+                <w:t xml:space="preserve">hal-04665101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler Champignons Mycorhiziens à Arbuscules et plantes de service pour le biocontrôle des nématodes à galles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones des Mycorhizes 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.415-416, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665101v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French marigold as a companion plant to control aphids and aphid-borne viruses in pepper crops: service or disservice?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+                <w:t xml:space="preserve">CAP ZERO PHYTO: Developing the concept of agroecological immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Serra</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Veis-Barcelli</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Girardot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International horticulture congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">European Scientific Conference ‘Towards Pesticides Free Agriculture’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724225v1</w:t>
+                <w:t xml:space="preserve">hal-03737213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">French marigold as a companion plant to control aphids and aphid-borne viruses in pepper crops: service or disservice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Guillaume Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Amegan</w:t>
+                <w:t xml:space="preserve">Mathilde Veis-Barcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Massire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Le Coant</w:t>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med'agri - Le salon de l'agriculture méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Avignon, France. </w:t>
+              <w:t xml:space="preserve">31. International horticulture congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963180v1</w:t>
+                <w:t xml:space="preserve">hal-04724225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP ZERO PHYTO: Developing the concept of agroecological immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Amegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claire Le Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Conference ‘Towards Pesticides Free Agriculture’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Med'agri - Le salon de l'agriculture méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737213v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration des composantes de la qualité de tomates et de melons issus de systèmes maraichers sous abris froids conduits en Agriculture Biologique ou avec réduction d'intrants (projet DIMABEL, Agribio 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15007,51 +15007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15132,51 +15132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15231,51 +15231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15337,527 +15337,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of tomato ascorbate levels: a candidate gene involved in fruit nutritional value and stress tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Truffault</w:t>
+                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham El Airaj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Riqueau</w:t>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Eucarpia Meeting, Vegetable section, Tomato Working group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796653v1</w:t>
+                <w:t xml:space="preserve">hal-02793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Regulation of tomato ascorbate levels: a candidate gene involved in fruit nutritional value and stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Airaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Gisèle Riqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">XVIIIth Eucarpia Meeting, Vegetable section, Tomato Working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793996v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
+              <w:t xml:space="preserve">ISHS 2013 II international synposium on Organic Greenhouse Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805301v1</w:t>
+                <w:t xml:space="preserve">hal-01332731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Vercambre</w:t>
+                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS 2013 II international synposium on Organic Greenhouse Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332731v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
               </w:r>
@@ -15895,51 +15895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
@@ -16020,51 +16020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t>
@@ -16132,51 +16132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16218,64 +16218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do temperature and irradiance affect tomato fruit content in vitamin C?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16326,51 +16326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the morphogenesis of forage grasses by blue light and the red-far red ratio of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16408,51 +16408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of red and far red of day treatment on perennial ryegrass and tall fescue morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gaborcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16522,90 +16522,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper les impacts du changement climatique sur la qualité des fruits et le rendement, l’apport de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16664,90 +16664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbate oxidase in plant growth, development and stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ascorbic acid in plant growth, development and stress tolerance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.XVIII, 514, 2017, 978-3-319-74056-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16766,377 +16766,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271238v1</w:t>
+                <w:t xml:space="preserve">hal-02798887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, </w:t>
+              <w:t xml:space="preserve">Crop Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2016, 978-3-319-20562-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798887v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological process-based model to simulate carbon fluxes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17177,299 +17177,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant morphogenetic responses to light quality and consequences for intercropping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Variations des réponses des plantes à la sécheresse suivant la qualité de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t>
+              <w:t xml:space="preserve">Le theme de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02845027v1</w:t>
+                <w:t xml:space="preserve">hal-02845370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the leaf area index in a white clover and tall fescue intercrop : possible regulation by light quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Plant morphogenetic responses to light quality and consequences for intercropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849330v1</w:t>
+                <w:t xml:space="preserve">hal-02845027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations des réponses des plantes à la sécheresse suivant la qualité de la lumière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution of the leaf area index in a white clover and tall fescue intercrop : possible regulation by light quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le theme de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1995</w:t>
+              <w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845370v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17539,51 +17539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Dapena de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17648,51 +17648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enoch G Achigan-Dako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17759,51 +17759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie des stomates. Reponse a la lumiere bleue des protoplastes de cellules de garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17920,51 +17920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06E22951"/>
+    <w:nsid w:val="6ED2FD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18068,51 +18068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EC769C5"/>
+    <w:nsid w:val="C682DEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18302,51 +18302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-gautier-c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-6906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151501009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jules Berrou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Quinzoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mardoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01667-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Savalle-Gloire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard-Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Catala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2024.2371593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.583827" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Delgado-Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Ayala-Garay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. de Lourdes Ar&#233;valo-Galarza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9020212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria I Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9060636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03015172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Aye Thwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Issa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12336" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristorto Marlene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Wasti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mimouni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nsairi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medyouni Ibtissem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2016.1250908" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12199" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Chaabani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Wasli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2204-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVBSDNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141916" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026158v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6798" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Thwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-014-0012-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.11.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R3D34FV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12117971" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR6RFQ7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.841.42" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902113n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653669v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel-Tayot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702158v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lasceve" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jappe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Kienlen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314282v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314123v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172358v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathima Fifel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799822v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745080v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747818v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747749v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fifel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Quillec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757242v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593745v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L'Hotel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polizzano" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768285v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770421v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836246v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774331v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772542v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845570v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776704v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689214v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Andr&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vermot-Desroches" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724225v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veis-Barcelli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737213v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172348v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796653v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754531v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborcik" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845027v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849330v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845370v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220808v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoivre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch G Achigan-Dako" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bitaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-gautier-c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-6906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151501009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jules Berrou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Quinzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mardoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01667-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Savalle-Gloire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard-Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Catala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2024.2371593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.583827" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Delgado-Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Ayala-Garay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. de Lourdes Ar&#233;valo-Galarza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9020212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria I Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9060636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03015172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Aye Thwe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Issa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristorto Marlene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Wasti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mimouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nsairi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medyouni Ibtissem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2016.1250908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12199" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12473" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVBSDNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Chaabani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Wasli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2204-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141916" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026158v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6798" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Thwe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-014-0012-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R3D34FV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12117971" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR6RFQ7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.841.42" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902113n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653669v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel-Tayot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702158v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lasceve" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jappe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702712v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701562v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Kienlen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314282v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172358v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duval" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathima Fifel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799822v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744410v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745080v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747818v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747749v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fifel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Quillec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593745v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L'Hotel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polizzano" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768285v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770421v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836246v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774331v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772542v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845570v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776704v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689214v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Andr&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vermot-Desroches" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665101v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737213v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724225v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veis-Barcelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172348v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754531v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborcik" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845370v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845027v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220808v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoivre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch G Achigan-Dako" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bitaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>