--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1020,278 +1020,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des connaissances scientifiques concernant l’utilisation des plantes de service dans la régulation les populations du ravageur Myzus persicae.</w:t>
+                <w:t xml:space="preserve">Increased Temperature Affects Tomato Fruit Physicochemical Traits at Harvest Depending on Fruit Developmental Stage and Genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
+                <w:t xml:space="preserve">Victoria A Delgado-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar J Ayala-Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. de Lourdes Arévalo-Galarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58630/pubac.not.583827⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae9020212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812306v1</w:t>
+                <w:t xml:space="preserve">hal-04079723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Temperature Affects Tomato Fruit Physicochemical Traits at Harvest Depending on Fruit Developmental Stage and Genotype</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des connaissances scientifiques concernant l’utilisation des plantes de service dans la régulation les populations du ravageur Myzus persicae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma. de Lourdes Arévalo-Galarza</w:t>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.212. </w:t>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/horticulturae9020212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.583827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079723v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Crop Cover Optimizes the Microenvironment in a Tropical Region and Modifies the Physiology and Metabolome in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria A Delgado-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria I Hernández-Bolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Hernández-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar J Ayala-Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (6), pp.636. </w:t>
@@ -1375,748 +1375,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐host volatiles disturb the feeding behavior and reduce the fecundity of the green peach aphid, Myzus persicae</w:t>
+                <w:t xml:space="preserve">The effects of diurnal temperature rise on tomato fruit quality. Can the management of the greenhouse climate mitigate such effects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Dardouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
+                <w:t xml:space="preserve">Juan Ruiz-Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ameline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
+                <w:t xml:space="preserve">Oscar Ayala-Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+                <w:t xml:space="preserve">Valérie Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.6190⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, pp.109836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015172v1</w:t>
+                <w:t xml:space="preserve">hal-03118905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of diurnal temperature rise on tomato fruit quality. Can the management of the greenhouse climate mitigate such effects?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non‐host volatiles disturb the feeding behavior and reduce the fecundity of the green peach aphid, Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Ayala-Garay</w:t>
+                <w:t xml:space="preserve">Tarek Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Serra</w:t>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 278, pp.109836. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77, pp.1705-1713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.6190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118905v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrosystèmes légumiers : les plantes de service contre les bioagresseurs</w:t>
+                <w:t xml:space="preserve">Impact of red and blue nets on physiological and morphological traits, fruit yield and quality of tomato (Solanum lycopersicum Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+                <w:t xml:space="preserve">Aye Aye Thwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Caravel</w:t>
+                <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Rhino</w:t>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+                <w:t xml:space="preserve">Jessada Phattaralerphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043855v1</w:t>
+                <w:t xml:space="preserve">hal-03166687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of red and blue nets on physiological and morphological traits, fruit yield and quality of tomato (Solanum lycopersicum Mill.)</w:t>
+                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aye Aye Thwe</w:t>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poonpipope Kasemsap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Shaozhong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessada Phattaralerphong</w:t>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2020.109185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166687v1</w:t>
+                <w:t xml:space="preserve">hal-02935438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrosystèmes légumiers : les plantes de service contre les bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinliang Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaozhong Kang</w:t>
+                <w:t xml:space="preserve">Béatrice Rhino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02935438v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural response of green peach aphid Myzus persicae (Sulzer) to volatiles from different rosemary (Rosmarinus officinalis L.) clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,51 +2176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repellence of Myzus persicae (Sulzer): evidence of two modes of action of volatiles from selected living aromatic plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,408 +2698,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is monodehydroascorbate reductase activity in leaf tissue critical for the maintenance of yield in tomato?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exogenous application of calcium silicate improves salt tolerance in two contrasting tomato (Solanum lycopersicum) cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Riqueau</w:t>
+                <w:t xml:space="preserve">Salma Wasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Garchery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arafet Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Nsairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medyouni Ibtissem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.673 - 684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2016.1250908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669403v1</w:t>
+                <w:t xml:space="preserve">hal-01506648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate degradation in tomato leads to accumulation of oxalate, threonate and oxalyl threonate</w:t>
+                <w:t xml:space="preserve">Is monodehydroascorbate reductase activity in leaf tissue critical for the maintenance of yield in tomato?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Fry</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Riqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510013v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous application of calcium silicate improves salt tolerance in two contrasting tomato (Solanum lycopersicum) cultivars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Nsairi</w:t>
+                <w:t xml:space="preserve">Ascorbate degradation in tomato leads to accumulation of oxalate, threonate and oxalyl threonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medyouni Ibtissem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen C. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (5), pp.673 - 684. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (5), pp.996 - 1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01904167.2016.1250908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506648v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Companion Plants for Aphid Pest Management</w:t>
               </w:r>
@@ -3287,558 +3287,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which companion plants affect the performance of green peach aphid on host plants? Testing of 12 candidate plants under laboratory conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduction of MDHAR activity in cherry tomato suppresses growth and yield and MDHAR activity is correlated with sugar levels under high light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisdair R Fernie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12473⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (6), pp.1279-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362490v1</w:t>
+                <w:t xml:space="preserve">hal-01323664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of MDHAR activity in cherry tomato suppresses growth and yield and MDHAR activity is correlated with sugar levels under high light</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antioxidant pool optimization in [i]Carthamus tinctorius[/i] L. leaves under different NaCl levels and treatment durations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisdair R Fernie</w:t>
+                <w:t xml:space="preserve">Sonia Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Chaabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Wasli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12663⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (8), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-016-2204-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323664v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant pool optimization in [i]Carthamus tinctorius[/i] L. leaves under different NaCl levels and treatment durations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Wasli</w:t>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-016-2204-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342379v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which companion plants affect the performance of green peach aphid on host plants? Testing of 12 candidate plants under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Ben Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160 (2), pp.164-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02523722v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivar and year rather than agricultural practices affect primary and secondary metabolites in apple fruit</w:t>
               </w:r>
@@ -3958,103 +3958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acute ozone stress on reproductive traits of tomato, fruit yield and fruit composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aye Aye Thwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessada Phattaralerphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (3), pp.614-620. </w:t>
@@ -4220,429 +4220,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of photosynthesis and chlorophyll fluorescence to acute ozone stress in tomato (Solanum lycopersicum Mill.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Thwe</w:t>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Phattaralerphong</w:t>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11099-014-0012-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.1204-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630495v1</w:t>
+                <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichissement des fruits charnus en caroténoïdes : exemple de la tomate et des agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hsf5-1818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639362v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des fruits charnus en caroténoïdes : exemple de la tomate et des agrumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of photosynthesis and chlorophyll fluorescence to acute ozone stress in tomato (Solanum lycopersicum Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Thwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Phattaralerphong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42, pp.77-89. </w:t>
+              <w:t xml:space="preserve">Photosynthetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/hsf5-1818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11099-014-0012-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630007v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,51 +4719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic shoot and root growth at different developmental stages of tomato ([i]Solanum lycopersicum[/i] Mill.) under acute ozone stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aye Aye Thwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,64 +4865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent regulation of ascorbate in tomato by a monodehydroascorbate reductase localized in peroxisomes and the cytosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,265 +4989,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate as seen through plant evolution: the rise of a successful molecule?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Thi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers297⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650938v1</w:t>
+                <w:t xml:space="preserve">hal-01332344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Ascorbate as seen through plant evolution: the rise of a successful molecule?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (1), pp.33 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332344v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light affects ascorbate content and ascorbate-related gene expression in tomato leaves more than in fruits</w:t>
               </w:r>
@@ -5619,432 +5619,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health benefits of vitamins and secondary metabolites of fruits and vegetables and prospects to increase their concentrations by agronomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Lauri-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.12065-12082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf1037745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664249v1</w:t>
+                <w:t xml:space="preserve">hal-02665989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (2), pp.344-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.66-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6076,210 +6076,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (9), pp.751-757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health benefits of vitamins and secondary metabolites of fruits and vegetables and prospects to increase their concentrations by agronomic approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felicie Lauri-Lopez</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58, pp.12065-12082. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf1037745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665989v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of environmental factors on biosynthesis of carotenoids and polyphenolics in fruits and vegetables: a review and prospects.</w:t>
               </w:r>
@@ -6793,51 +6793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato plant architecture as affected by salinity: descriptive analysis and integration in a 3-D simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Najla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,51 +7073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,51 +7332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-physiological research to improve tomato fruit quality for processing and human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7434,432 +7434,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of photoselective filters on the physical and chemical traits of vine-ripened tomato fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caract.xls: Un outil pour estimer les caractéristiques spectrales du rayonnement lumineux actif sur la croissance et le développement des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 85, pp.439-446</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679176v1</w:t>
+                <w:t xml:space="preserve">hal-04687718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caract.xls: Un outil pour estimer les caractéristiques spectrales du rayonnement lumineux actif sur la croissance et le développement des plantes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fruit load or fruit position alters response to temperature and subsequently cherry tomato quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
+                <w:t xml:space="preserve">A. Rocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.1009-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687718v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit load or fruit position alters response to temperature and subsequently cherry tomato quality</w:t>
+                <w:t xml:space="preserve">Effect of photoselective filters on the physical and chemical traits of vine-ripened tomato fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rocci</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.439-446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02676778v1</w:t>
+                <w:t xml:space="preserve">hal-02679176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of cells in tomato fruit depending on fruit position and source-sink balance during plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,230 +8910,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okadaic acid inhibits blue light induced proton extrusion from guard cell protoplasts</w:t>
+                <w:t xml:space="preserve">Redox processes in the blue light response of guard cell protoplasts of Commelina communis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lasceve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 85 (3), pp.A32</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 98, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705893v1</w:t>
+                <w:t xml:space="preserve">hal-02701562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox processes in the blue light response of guard cell protoplasts of Commelina communis L.</w:t>
+                <w:t xml:space="preserve">Okadaic acid inhibits blue light induced proton extrusion from guard cell protoplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lasceve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 98, pp.34-38</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 85 (3), pp.A32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701562v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10103,385 +10103,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bournonville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800985v1</w:t>
+                <w:t xml:space="preserve">hal-02793195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling of transgenic lines silenced for an MDHAR gene and impact on ascorbate redox state and carbon metabolism</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799822v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic profiling of transgenic lines silenced for an MDHAR gene and impact on ascorbate redox state and carbon metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793195v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial reduction of water and nitrogen supply does not negatively affect quality or yield of organically grown tomatoes</w:t>
               </w:r>
@@ -10586,868 +10586,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and temperature of ripening tomato fruits interact to regulate ascorbate synthesis, oxidation and recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International POG Conference Reactive Oxygen and Nitrogen Species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744410v1</w:t>
+                <w:t xml:space="preserve">hal-01332559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ascorbate-recycling, light and temperature during tomato fruit ripening on ascorbate pool and ascorbate-degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">11. International POG Conference Reactive Oxygen and Nitrogen Species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803658v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Model-assisted comparative analysis of sugar accumulation in fleshy fruits: grape, tomato, and peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">2. Annual Meeting of the FA1106-COST Action "QualityFruit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania (Crète), Greece. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332559v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted comparative analysis of sugar accumulation in fleshy fruits: grape, tomato, and peach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual Meeting of the FA1106-COST Action "QualityFruit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania (Crète), Greece. 80 p</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748043v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ascorbate-recycling, light and temperature during tomato fruit ripening on ascorbate pool and ascorbate-degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light and temperature of ripening tomato fruits interact to regulate ascorbate synthesis, oxidation and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International POG Conference Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745080v1</w:t>
+                <w:t xml:space="preserve">hal-02744410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803433v1</w:t>
+                <w:t xml:space="preserve">hal-02747573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+                <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
+              <w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747573v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of companions plants on the behavior of the green peach aphid reared on pepper plants</w:t>
               </w:r>
@@ -11541,77 +11541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of antioxidant enzymes as a tool to improve yield in tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11705,51 +11705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Quillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11785,506 +11785,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+                <w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Do Phuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749748v1</w:t>
+                <w:t xml:space="preserve">hal-02747094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Do Phuc</w:t>
+                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747094v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l'éclairement des fruits et des feuilles sur le contenu en sucres et en acide ascorbique des tomates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756007v1</w:t>
+                <w:t xml:space="preserve">hal-02757242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'éclairement des fruits et des feuilles sur le contenu en sucres et en acide ascorbique des tomates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757242v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of environmental factors on biosynthesis of carotenoids and polyphenolic in fruits and vegetables: a review and prospects</w:t>
               </w:r>
@@ -12533,51 +12533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Salinity on Tomato Plant Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Najla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13420,368 +13420,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">La photomorphogenese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">, Apr 1995, Le Croizic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770332v1</w:t>
+                <w:t xml:space="preserve">hal-02769110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+                <w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766411v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photomorphogenese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+                <w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">J.F. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 1995, Le Croizic, France</w:t>
+              <w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769110v1</w:t>
+                <w:t xml:space="preserve">hal-02766411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochrome regulation of the morphogenesis of forage plants</w:t>
               </w:r>
@@ -14509,385 +14509,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP ZERO PHYTO: Developing the concept of agroecological immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">French marigold as a companion plant to control aphids and aphid-borne viruses in pepper crops: service or disservice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Guillaume Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Mathilde Veis-Barcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Conference ‘Towards Pesticides Free Agriculture’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">31. International horticulture congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737213v1</w:t>
+                <w:t xml:space="preserve">hal-04724225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French marigold as a companion plant to control aphids and aphid-borne viruses in pepper crops: service or disservice?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+                <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Serra</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Veis-Barcelli</w:t>
+                <w:t xml:space="preserve">Komla Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Girardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Le Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International horticulture congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Med'agri - Le salon de l'agriculture méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724225v1</w:t>
+                <w:t xml:space="preserve">hal-03963180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
+                <w:t xml:space="preserve">CAP ZERO PHYTO: Developing the concept of agroecological immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Massire</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Le Coant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med'agri - Le salon de l'agriculture méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Avignon, France. </w:t>
+              <w:t xml:space="preserve">European Scientific Conference ‘Towards Pesticides Free Agriculture’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963180v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration des composantes de la qualité de tomates et de melons issus de systèmes maraichers sous abris froids conduits en Agriculture Biologique ou avec réduction d'intrants (projet DIMABEL, Agribio 4)</w:t>
               </w:r>
@@ -15337,527 +15337,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Regulation of tomato ascorbate levels: a candidate gene involved in fruit nutritional value and stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Hicham El Airaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Riqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">XVIIIth Eucarpia Meeting, Vegetable section, Tomato Working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793996v1</w:t>
+                <w:t xml:space="preserve">hal-02796653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of tomato ascorbate levels: a candidate gene involved in fruit nutritional value and stress tolerance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Garchery</w:t>
+                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Riqueau</w:t>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Eucarpia Meeting, Vegetable section, Tomato Working group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796653v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Vercambre</w:t>
+                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS 2013 II international synposium on Organic Greenhouse Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332731v1</w:t>
+                <w:t xml:space="preserve">hal-02805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
+              <w:t xml:space="preserve">ISHS 2013 II international synposium on Organic Greenhouse Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805301v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t>
               </w:r>
@@ -15895,51 +15895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
@@ -16020,51 +16020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t>
@@ -16535,77 +16535,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper les impacts du changement climatique sur la qualité des fruits et le rendement, l’apport de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16811,64 +16811,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
@@ -16906,64 +16906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17066,64 +17066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological process-based model to simulate carbon fluxes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17177,299 +17177,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations des réponses des plantes à la sécheresse suivant la qualité de la lumière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant morphogenetic responses to light quality and consequences for intercropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le theme de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1995</w:t>
+              <w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02845370v1</w:t>
+                <w:t xml:space="preserve">hal-02845027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant morphogenetic responses to light quality and consequences for intercropping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the leaf area index in a white clover and tall fescue intercrop : possible regulation by light quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02845027v1</w:t>
+                <w:t xml:space="preserve">hal-02849330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the leaf area index in a white clover and tall fescue intercrop : possible regulation by light quality</w:t>
+                <w:t xml:space="preserve">Variations des réponses des plantes à la sécheresse suivant la qualité de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t>
+              <w:t xml:space="preserve">Le theme de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849330v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17539,51 +17539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Dapena de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17920,51 +17920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED2FD7D"/>
+    <w:nsid w:val="46519211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18068,51 +18068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C682DEC3"/>
+    <w:nsid w:val="2C128F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18302,51 +18302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-gautier-c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-6906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151501009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jules Berrou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Quinzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mardoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01667-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Savalle-Gloire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard-Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Catala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2024.2371593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.583827" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Delgado-Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Ayala-Garay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. de Lourdes Ar&#233;valo-Galarza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9020212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria I Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9060636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03015172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Aye Thwe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Issa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristorto Marlene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Wasti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mimouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nsairi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medyouni Ibtissem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2016.1250908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12199" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12473" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVBSDNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Chaabani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Wasli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2204-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141916" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026158v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6798" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Thwe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-014-0012-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R3D34FV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12117971" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR6RFQ7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.841.42" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902113n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653669v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel-Tayot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702158v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lasceve" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jappe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702712v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701562v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Kienlen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314282v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172358v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duval" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathima Fifel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799822v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744410v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745080v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747818v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747749v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fifel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Quillec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593745v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L'Hotel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polizzano" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768285v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770421v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836246v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774331v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772542v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845570v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776704v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689214v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Andr&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vermot-Desroches" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665101v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737213v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724225v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veis-Barcelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172348v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754531v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborcik" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845370v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845027v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220808v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoivre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch G Achigan-Dako" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bitaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-gautier-c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0708-6906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151501009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jules Berrou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Quinzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mardoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01667-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Savalle-Gloire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blanchard-Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Catala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2024.2371593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A Delgado-Vargas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Ayala-Garay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. de Lourdes Ar&#233;valo-Galarza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9020212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.583827" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria I Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9060636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03015172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Aye Thwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipope Kasemsap" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Phattaralerphong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Issa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristorto Marlene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9020080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Wasti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mimouni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nsairi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medyouni Ibtissem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2016.1250908" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.12.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Fry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects8040112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12199" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323664v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12663" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Chaabani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Wasli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2204-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVBSDNR5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141916" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026158v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6798" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Thwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phattaralerphong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-014-0012-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R3D34FV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jimenez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers297" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12117971" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR6RFQ7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.841.42" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902113n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653669v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676778v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2060" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K803BJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679176v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rocci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baudry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685405v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel-Tayot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694069v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702158v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lasceve" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jappe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702712v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705893v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Kienlen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314282v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172358v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duval" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathima Fifel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Quillec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799822v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745080v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747818v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747749v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fifel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Quillec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757242v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593745v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Urban" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berti Liliane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douzon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. L'Hotel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polizzano" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768285v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771698v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770421v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836246v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774331v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772542v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845570v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776704v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689214v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Andr&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vermot-Desroches" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julianus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Flereau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665101v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724225v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veis-Barcelli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737213v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172348v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796653v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758492v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754531v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborcik" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845027v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849330v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845370v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220808v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoivre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch G Achigan-Dako" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bitaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>