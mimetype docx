--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -157,320 +157,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-innovation agroécologique pour favoriser une production maraîchère durable. EXPOSE</w:t>
+                <w:t xml:space="preserve">NAPALAIR, une recherche interdisciplinaire et participative autour d'un échange écologique inégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Falgous</w:t>
+                <w:t xml:space="preserve">H. Guétat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Rastouil</w:t>
+                <w:t xml:space="preserve">J. Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">A. Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Botello</w:t>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+                <w:t xml:space="preserve">Lea Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Bioagri-ville 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, jean louis yengue, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300261v1</w:t>
+                <w:t xml:space="preserve">hal-05374584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAPALAIR, une recherche interdisciplinaire et participative autour d'un échange écologique inégal</w:t>
+                <w:t xml:space="preserve">Co-innovation agroécologique pour favoriser une production maraîchère durable. EXPOSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guétat-Bernard</w:t>
+                <w:t xml:space="preserve">Leonie Falgous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cavé</w:t>
+                <w:t xml:space="preserve">Maya Rastouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Avellan</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kuppel</w:t>
+                <w:t xml:space="preserve">Anais Botello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Sebastien</w:t>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">colloque international Bioagri-ville 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, jean louis yengue, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374584v1</w:t>
+                <w:t xml:space="preserve">hal-05300261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un travail en agriculture plus soutenable écologiquement et humainement : les approches et analyses par le genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Caudron Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caring through cooking the (wild edible) green vegetables (keerai) : valuation of the women’s knowledge for a sustainable diet (the case of tamil food culture of Pondicherry, India), Discussion at the roundtable on &amp;quot;The most urgent of revolutions: the food issue as decolonization”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Convention of Asia Scholars (ICAS 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Convention of Asian Scholars (ICAS) in Leiden ; Kyoto Seika University (SEIKA), Aug 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer des évènements, fabriquer des modalités d’échanges, inventer des rapports aux connaissances pour penser et accompagner les transactions ville-campagne. Exemple de la plate-forme de réflexions et d’actions du « système alimentaire local de Pondichéry, Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session (S1-2) : les transactions ville-campagne, intervention, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -676,51 +676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la nature. Agroécologie et mobilisations écoféministes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,51 +771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intersectionality and pedogogical approaches of a socio-environmental tragedy and injustice: the “death of the rivers” in South Indian Deccan context, Discussion at the round table on &amp;quot;Pedagogies of Intersectionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Convention of Asia Scholars (ICAS 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Convention of Asian Scholars (ICAS) in Leiden ; Kyoto Seika University (SEIKA), Aug 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -834,178 +834,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The death of the rivers in South Indian Deccan: care lacking and ecosystem destruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the water issue according to stakeholders, in particular women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabasset C</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+                <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiz L</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop organized by GIS Asie on : “Economic Growth and its Discontents: Social and Environmental Resilience, up to When? Analysing the Main Factors and Triggers for Social Resilience”, International symposium ICAS 11, University of Leiden, Netherlands, 15 – 19 July 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 7th September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869926v1</w:t>
+                <w:t xml:space="preserve">hal-02869875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater depletion and environmental injustice: a French approach of care lacking through a gender analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,178 +1050,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02877057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the water issue according to stakeholders, in particular women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The death of the rivers in South Indian Deccan: care lacking and ecosystem destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabasset C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Ruiz L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 7th September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Workshop organized by GIS Asie on : “Economic Growth and its Discontents: Social and Environmental Resilience, up to When? Analysing the Main Factors and Triggers for Social Resilience”, International symposium ICAS 11, University of Leiden, Netherlands, 15 – 19 July 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869875v1</w:t>
+                <w:t xml:space="preserve">hal-02869926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think about the complexity of desertification: a gendered political approach of hegemonic domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Gender issues in Drylands. Women as important actors in restoring ecosystems” organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 6th September 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1272,51 +1272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the seminar on Feminization of Agriculture: overview, issues, general perspectives, Purpan, University of Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1341,51 +1341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From agroeology to feminist political ecology: analysis of ecofeminism and environmental care approaches (Introductive conference. Presidency of the scientific council)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Internacional Feminismo e Agroecologia, Trabalho, Cuidados e Bens Comuns, CIFA III, Recife, PE – Brasil, April 08-11 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1410,51 +1410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of diversity of plants and family food with a gender lens. Approach on peasant millet system in Senegal. [DIVA project]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,51 +1505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture du café et transformations des rapports de genre en pays bamiléké du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Du grain à moudre, Genre, développement rural et alimentation" IHEID, Genève, organisation par le 'pôle genre", publication dans les colloques de l'IHEID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1574,51 +1574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lieu, figure ambiguë d'un rapport de domination territorialisé et les discours sur la durabilité. (Axe III, Symposium 11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Independencias - Dependencias - Interdependencias, VI Congreso CEISAL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kīrai : Putuccēri Maṟṟum Tamiḻnāṭṭiṉ Uṇavu Kalāccāram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Keerai Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,151 +2282,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice &amp;quot;Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Notice &amp;quot;Ecoféminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02877062v1</w:t>
+                <w:t xml:space="preserve">halshs-02877065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice &amp;quot;Ecoféminisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Notice &amp;quot;Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02877065v1</w:t>
+                <w:t xml:space="preserve">halshs-02877062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et savoirs. Pratiques et innovations rurales au Sud</w:t>
               </w:r>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement rural et dynamique des rapports de genre. Mobilité et argent au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Guetat-Bernard. Presses Universitaires de Rennes, 2011, collection Géographie Sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,51 +2597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Geneviève Cortes; Laurent Faret; Hélène Guetat-Bernard. IRD; Presses universitaires de la Méditerranée, 503 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guénola Capron; Geneviève Cortès; Hélène Guétat. Belin, 343 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Sitnikoff; Hélène Chazal; Christèle Assegond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vignes et vignerons : évolutions des métiers, des pratiques et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2023, Tables des hommes, 978-2-86906-911-4</w:t>
@@ -3033,51 +3033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millets and kīrai: Two food categories emblematic of the ability and knowledge of Tamil women to ensure a healthy and sustainable diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kathleen Kevany; Paolo Prosperi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Sustainable Diets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.595-606, 2022, 9781032004860</w:t>
@@ -3222,51 +3222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire du genre et du développement rural en Afrique. L’exemple emblématique des régions de l’ouest et du sud du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ndami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3308,51 +3308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de genre et gestion sociale des ressources, introduction partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Texier-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives féminines en agriculture et dynamiques des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3851,51 +3851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts migratoires, trajectoires de mobilité et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,225 +3944,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guénola Capron; Geneviève Cortès; Hélène Guétat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens et lieux de la mobilité : ces autres territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.9-23, 2005</w:t>
+              <w:t xml:space="preserve">, Belin, pp.311-316, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055265v1</w:t>
+                <w:t xml:space="preserve">hal-03055266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guénola Capron; Geneviève Cortès; Hélène Guétat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens et lieux de la mobilité : ces autres territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.311-316, 2005</w:t>
+              <w:t xml:space="preserve">, Belin, pp.9-23, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055266v1</w:t>
+                <w:t xml:space="preserve">hal-03055265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,51 +4667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale Supérieure de Formation de l'Enseignement Agricole de Toulouse-Auzeville (ENSFEA); Ministère de l'Agriculture et de l'Alimentation. 2023, 217 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale supérieure de formation de l'enseignement agricole (ENSFEA); Ministère de l'agriculture et de l'alimentation. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4905,1670 +4905,1765 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations sociales des représentations des élèves en agroéquipement des pratiques limitant l’usage des intrants chimiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rencontres « Agroécologie, genre et conflits socio-environnementaux. Apprentissages et dialogues à partir d'expériences brésiliennes » : du care à la démocratisation des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valéry Rasplus</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (3), À paraître sous licence CC-BY - En attente de la préparation de copie avant publication</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362889v1</w:t>
+                <w:t xml:space="preserve">ird-05569969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les variations sociales des représentations des élèves en agroéquipement des pratiques limitant l’usage des intrants chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Domen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w0v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879194v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles attentionnées et perceptions paysagères chez des paysans et des paysannes en agriculture biologique du Gers, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
+                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.13229⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.455-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334833v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des céréales locales pour la transition climatique et alimentaire. Pratiques paysannes et pratiques féminines sur les sorghos et les mils du Sahel sénégalais au Deccan indien.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles attentionnées et perceptions paysagères chez des paysans et des paysannes en agriculture biologique du Gers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guétat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.35118⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.13229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03733220v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumes feuilles (keerai) dans la cuisine du Sud de l'Inde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cuisiner les kīrai (légumes feuilles) et soigner les corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thaniya Kanada Mahalakshmi S</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Progrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, S17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.13278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942538v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner les kīrai (légumes feuilles) et soigner les corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des céréales locales pour la transition climatique et alimentaire. Pratiques paysannes et pratiques féminines sur les sorghos et les mils du Sahel sénégalais au Deccan indien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clavel Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aof.13278⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842021v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03733220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commons as Demanding Social Constructions: The Case of Aquifers in Rural Karnataka</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les légumes feuilles (keerai) dans la cuisine du Sud de l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaniya Kanada Mahalakshmi S</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rural Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et Progrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248301v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injustices environnementales, crise de l'eau et crise de reproduction sociale du monde paysan. Les effets multiplicateurs de la Révolution verte en Inde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Commons as Demanding Social Constructions: The Case of Aquifers in Rural Karnataka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Progrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.27-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0973005220945428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887598v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversiﬁcation des activités autour d’un projet familial d’agriculture biologique en Inde du sud. Transmission de valeurs, liens intergénérationnels et entrepreneuriat féminin. Entretien avec Mithra Ravichandran, ferme Krishnaas Organic, territo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Injustices environnementales, crise de l'eau et crise de reproduction sociale du monde paysan. Les effets multiplicateurs de la Révolution verte en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oger-Marengo M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et Progrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, pp.35-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136902v1</w:t>
+                <w:t xml:space="preserve">hal-02887598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de collectifs féminins en viticulture : vers un renouvellement de la structuration de la filière ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversiﬁcation des activités autour d’un projet familial d’agriculture biologique en Inde du sud. Transmission de valeurs, liens intergénérationnels et entrepreneuriat féminin. Entretien avec Mithra Ravichandran, ferme Krishnaas Organic, territo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (281), pp.251-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.11317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476968v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agro-écologie au Brésil, un instrument genré de luttes sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’émergence de collectifs féminins en viticulture : vers un renouvellement de la structuration de la filière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056177v1</w:t>
+                <w:t xml:space="preserve">hal-02476968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los Sistemas Familiares Multilocalizados – Propuesta analítica y metodologica de los vínculos entre migracion y desarrollo rural en los países del Sur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guétat-Bernard</w:t>
+                <w:t xml:space="preserve">L’agro-écologie au Brésil, un instrument genré de luttes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.2888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252354v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Système Familial Multi-localisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+                <w:t xml:space="preserve">Los Sistemas Familiares Multilocalizados – Propuesta analítica y metodologica de los vínculos entre migracion y desarrollo rural en los países del Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Trousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guétat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 172 (4), pp.13-32. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 4 (172), pp.13-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063151v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle da natalidade de famílias camponesas e estabilização das frentes pioneiras na Amazônia oriental brasileira</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Système Familial Multi-localisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Trousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gutemberg Guerra</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultura familiar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (4), pp.13-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.172.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00653338v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controle da natalidade de famílias camponesas e estabilização das frentes pioneiras na Amazônia oriental brasileira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultura familiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.71-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la natalité et changement social des familles paysannes de fronts pionniers d'Amazonie orientale brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39, pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00453864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6636,51 +6731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3462545B"/>
+    <w:nsid w:val="545CB8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6867,51 +6962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-guetat-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabasset C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps-R&#233;b&#233;r&#233; J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger-Marengo M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz L" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Verger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gille S&#233;bastia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachandran Natesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanaka Mahalakshmi S." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Saussey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Hofmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.guet.2014.01.0079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp Florentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Guerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mastop Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Negreiros Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanada Mahalakshmi S" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842021v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13278" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard Ferroudji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0973005220945428" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11317" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.172.0013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-guetat-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374584v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cav&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps-R&#233;b&#233;r&#233; J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger-Marengo M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabasset C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz L" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Verger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gille S&#233;bastia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachandran Natesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanaka Mahalakshmi S." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Saussey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Hofmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.guet.2014.01.0079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp Florentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Guerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mastop Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Negreiros Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13278" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanada Mahalakshmi S" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard Ferroudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0973005220945428" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11317" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.172.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>