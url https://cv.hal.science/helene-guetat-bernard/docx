--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -157,320 +157,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAPALAIR, une recherche interdisciplinaire et participative autour d'un échange écologique inégal</w:t>
+                <w:t xml:space="preserve">Co-innovation agroécologique pour favoriser une production maraîchère durable. EXPOSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guétat-Bernard</w:t>
+                <w:t xml:space="preserve">Leonie Falgous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cavé</w:t>
+                <w:t xml:space="preserve">Maya Rastouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Avellan</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kuppel</w:t>
+                <w:t xml:space="preserve">Anais Botello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Sebastien</w:t>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">colloque international Bioagri-ville 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, jean louis yengue, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374584v1</w:t>
+                <w:t xml:space="preserve">hal-05300261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-innovation agroécologique pour favoriser une production maraîchère durable. EXPOSE</w:t>
+                <w:t xml:space="preserve">NAPALAIR, une recherche interdisciplinaire et participative autour d'un échange écologique inégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Falgous</w:t>
+                <w:t xml:space="preserve">H. Guétat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Rastouil</w:t>
+                <w:t xml:space="preserve">J. Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">A. Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Botello</w:t>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+                <w:t xml:space="preserve">Lea Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Bioagri-ville 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, jean louis yengue, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300261v1</w:t>
+                <w:t xml:space="preserve">hal-05374584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un travail en agriculture plus soutenable écologiquement et humainement : les approches et analyses par le genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Caudron Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caring through cooking the (wild edible) green vegetables (keerai) : valuation of the women’s knowledge for a sustainable diet (the case of tamil food culture of Pondicherry, India), Discussion at the roundtable on &amp;quot;The most urgent of revolutions: the food issue as decolonization”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Convention of Asia Scholars (ICAS 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Convention of Asian Scholars (ICAS) in Leiden ; Kyoto Seika University (SEIKA), Aug 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer des évènements, fabriquer des modalités d’échanges, inventer des rapports aux connaissances pour penser et accompagner les transactions ville-campagne. Exemple de la plate-forme de réflexions et d’actions du « système alimentaire local de Pondichéry, Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session (S1-2) : les transactions ville-campagne, intervention, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -676,51 +676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la nature. Agroécologie et mobilisations écoféministes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,51 +771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intersectionality and pedogogical approaches of a socio-environmental tragedy and injustice: the “death of the rivers” in South Indian Deccan context, Discussion at the round table on &amp;quot;Pedagogies of Intersectionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Convention of Asia Scholars (ICAS 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Convention of Asian Scholars (ICAS) in Leiden ; Kyoto Seika University (SEIKA), Aug 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -834,394 +834,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the water issue according to stakeholders, in particular women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The death of the rivers in South Indian Deccan: care lacking and ecosystem destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabasset C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Ruiz L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 7th September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Workshop organized by GIS Asie on : “Economic Growth and its Discontents: Social and Environmental Resilience, up to When? Analysing the Main Factors and Triggers for Social Resilience”, International symposium ICAS 11, University of Leiden, Netherlands, 15 – 19 July 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869875v1</w:t>
+                <w:t xml:space="preserve">hal-02869926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater depletion and environmental injustice: a French approach of care lacking through a gender analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Understanding the water issue according to stakeholders, in particular women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium Environmental Justice 2019: Transformative Connections (EJ 2019),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 7th September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02877057v1</w:t>
+                <w:t xml:space="preserve">hal-02869875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The death of the rivers in South Indian Deccan: care lacking and ecosystem destruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Groundwater depletion and environmental injustice: a French approach of care lacking through a gender analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiz L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop organized by GIS Asie on : “Economic Growth and its Discontents: Social and Environmental Resilience, up to When? Analysing the Main Factors and Triggers for Social Resilience”, International symposium ICAS 11, University of Leiden, Netherlands, 15 – 19 July 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">International symposium Environmental Justice 2019: Transformative Connections (EJ 2019),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869926v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think about the complexity of desertification: a gendered political approach of hegemonic domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Gender issues in Drylands. Women as important actors in restoring ecosystems” organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 6th September 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1272,51 +1272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the seminar on Feminization of Agriculture: overview, issues, general perspectives, Purpan, University of Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1335,221 +1335,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From agroeology to feminist political ecology: analysis of ecofeminism and environmental care approaches (Introductive conference. Presidency of the scientific council)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conservation of diversity of plants and family food with a gender lens. Approach on peasant millet system in Senegal. [DIVA project]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clavel Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio Internacional Feminismo e Agroecologia, Trabalho, Cuidados e Bens Comuns, CIFA III, Recife, PE – Brasil, April 08-11 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">Paper presented at the Conference-Workshop "Republic of Plants," organised by Moving Crops Collective, Indian Institute of Technology Madras (IITM), Society for the History of Technology (SHOT), Max Planck, Institute for the History of Science in Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869897v1</w:t>
+                <w:t xml:space="preserve">hal-02902231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of diversity of plants and family food with a gender lens. Approach on peasant millet system in Senegal. [DIVA project]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From agroeology to feminist political ecology: analysis of ecofeminism and environmental care approaches (Introductive conference. Presidency of the scientific council)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.D. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Conference-Workshop "Republic of Plants," organised by Moving Crops Collective, Indian Institute of Technology Madras (IITM), Society for the History of Technology (SHOT), Max Planck, Institute for the History of Science in Berlin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Coloquio Internacional Feminismo e Agroecologia, Trabalho, Cuidados e Bens Comuns, CIFA III, Recife, PE – Brasil, April 08-11 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902231v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture du café et transformations des rapports de genre en pays bamiléké du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Du grain à moudre, Genre, développement rural et alimentation" IHEID, Genève, organisation par le 'pôle genre", publication dans les colloques de l'IHEID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1574,51 +1574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lieu, figure ambiguë d'un rapport de domination territorialisé et les discours sur la durabilité. (Axe III, Symposium 11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Independencias - Dependencias - Interdependencias, VI Congreso CEISAL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kīrai : Putuccēri Maṟṟum Tamiḻnāṭṭiṉ Uṇavu Kalāccāram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Keerai Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,151 +2282,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice &amp;quot;Ecoféminisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Notice &amp;quot;Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02877065v1</w:t>
+                <w:t xml:space="preserve">halshs-02877062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice &amp;quot;Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Notice &amp;quot;Ecoféminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02877062v1</w:t>
+                <w:t xml:space="preserve">halshs-02877065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et savoirs. Pratiques et innovations rurales au Sud</w:t>
               </w:r>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement rural et dynamique des rapports de genre. Mobilité et argent au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Guetat-Bernard. Presses Universitaires de Rennes, 2011, collection Géographie Sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,51 +2597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Geneviève Cortes; Laurent Faret; Hélène Guetat-Bernard. IRD; Presses universitaires de la Méditerranée, 503 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guénola Capron; Geneviève Cortès; Hélène Guétat. Belin, 343 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Sitnikoff; Hélène Chazal; Christèle Assegond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vignes et vignerons : évolutions des métiers, des pratiques et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2023, Tables des hommes, 978-2-86906-911-4</w:t>
@@ -3020,64 +3020,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing the roles of women in food security through a gender lens: a cross-cutting analysis in Senegal and Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fréguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millets and kīrai: Two food categories emblematic of the ability and knowledge of Tamil women to ensure a healthy and sustainable diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kathleen Kevany; Paolo Prosperi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Sustainable Diets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.595-606, 2022, 9781032004860</w:t>
@@ -3222,51 +3222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire du genre et du développement rural en Afrique. L’exemple emblématique des régions de l’ouest et du sud du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ndami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3308,51 +3308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités de genre et gestion sociale des ressources, introduction partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Texier-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,51 +3631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives féminines en agriculture et dynamiques des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3851,51 +3851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts migratoires, trajectoires de mobilité et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,225 +3944,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guénola Capron; Geneviève Cortès; Hélène Guétat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens et lieux de la mobilité : ces autres territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.311-316, 2005</w:t>
+              <w:t xml:space="preserve">, Belin, pp.9-23, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055266v1</w:t>
+                <w:t xml:space="preserve">hal-03055265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guénola Capron; Geneviève Cortès; Hélène Guétat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens et lieux de la mobilité : ces autres territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.9-23, 2005</w:t>
+              <w:t xml:space="preserve">, Belin, pp.311-316, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055265v1</w:t>
+                <w:t xml:space="preserve">hal-03055266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4534,77 +4534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding and intensifying rice production consequences on agrobiodiversity management and diet quality. A situated transdisciplinary gendered analysis in Senegal Middle Valley River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,51 +4667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale Supérieure de Formation de l'Enseignement Agricole de Toulouse-Auzeville (ENSFEA); Ministère de l'Agriculture et de l'Alimentation. 2023, 217 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale supérieure de formation de l'enseignement agricole (ENSFEA); Ministère de l'agriculture et de l'alimentation. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4958,51 +4958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres « Agroécologie, genre et conflits socio-environnementaux. Apprentissages et dialogues à partir d'expériences brésiliennes » : du care à la démocratisation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5053,51 +5053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations sociales des représentations des élèves en agroéquipement des pratiques limitant l’usage des intrants chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Domen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,555 +5164,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles attentionnées et perceptions paysagères chez des paysans et des paysannes en agriculture biologique du Gers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guétat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.13229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879194v1</w:t>
+                <w:t xml:space="preserve">hal-04334833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles attentionnées et perceptions paysagères chez des paysans et des paysannes en agriculture biologique du Gers, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
+                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 266, pp.113-127. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.455-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.13229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334833v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner les kīrai (légumes feuilles) et soigner les corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des céréales locales pour la transition climatique et alimentaire. Pratiques paysannes et pratiques féminines sur les sorghos et les mils du Sahel sénégalais au Deccan indien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clavel Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, S17, </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aof.13278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.35118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842021v1</w:t>
+                <w:t xml:space="preserve">ird-03733220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des céréales locales pour la transition climatique et alimentaire. Pratiques paysannes et pratiques féminines sur les sorghos et les mils du Sahel sénégalais au Deccan indien.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les légumes feuilles (keerai) dans la cuisine du Sud de l'Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaniya Kanada Mahalakshmi S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et Progrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03733220v1</w:t>
+                <w:t xml:space="preserve">hal-03942538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumes feuilles (keerai) dans la cuisine du Sud de l'Inde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cuisiner les kīrai (légumes feuilles) et soigner les corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thaniya Kanada Mahalakshmi S</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Progrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, S17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.13278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942538v1</w:t>
+                <w:t xml:space="preserve">hal-03842021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commons as Demanding Social Constructions: The Case of Aquifers in Rural Karnataka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,103 +5789,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injustices environnementales, crise de l'eau et crise de reproduction sociale du monde paysan. Les effets multiplicateurs de la Révolution verte en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et Progrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126, pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5910,51 +5910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversiﬁcation des activités autour d’un projet familial d’agriculture biologique en Inde du sud. Transmission de valeurs, liens intergénérationnels et entrepreneuriat féminin. Entretien avec Mithra Ravichandran, ferme Krishnaas Organic, territo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,51 +6027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de collectifs féminins en viticulture : vers un renouvellement de la structuration de la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6109,51 +6109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agro-écologie au Brésil, un instrument genré de luttes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Trousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6464,51 +6464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controle da natalidade de famílias camponesas e estabilização das frentes pioneiras na Amazônia oriental brasileira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6559,51 +6559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la natalité et changement social des familles paysannes de fronts pionniers d'Amazonie orientale brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6731,51 +6731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="545CB8CE"/>
+    <w:nsid w:val="7A8EEF41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6962,51 +6962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-guetat-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374584v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cav&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps-R&#233;b&#233;r&#233; J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger-Marengo M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabasset C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz L" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Verger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gille S&#233;bastia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachandran Natesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanaka Mahalakshmi S." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Saussey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Hofmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.guet.2014.01.0079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp Florentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Guerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mastop Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Negreiros Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13278" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanada Mahalakshmi S" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard Ferroudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0973005220945428" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11317" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.172.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-guetat-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabasset C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps-R&#233;b&#233;r&#233; J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger-Marengo M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz L" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Verger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gille S&#233;bastia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachandran Natesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanaka Mahalakshmi S." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Saussey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Hofmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.guet.2014.01.0079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp Florentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Guerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mastop Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Negreiros Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanada Mahalakshmi S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard Ferroudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0973005220945428" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11317" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.172.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>