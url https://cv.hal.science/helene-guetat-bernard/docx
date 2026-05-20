--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -834,433 +834,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The death of the rivers in South Indian Deccan: care lacking and ecosystem destruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Think about the complexity of desertification: a gendered political approach of hegemonic domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruiz L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop organized by GIS Asie on : “Economic Growth and its Discontents: Social and Environmental Resilience, up to When? Analysing the Main Factors and Triggers for Social Resilience”, International symposium ICAS 11, University of Leiden, Netherlands, 15 – 19 July 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop on "Gender issues in Drylands. Women as important actors in restoring ecosystems” organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 6th September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869926v1</w:t>
+                <w:t xml:space="preserve">hal-02869886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the water issue according to stakeholders, in particular women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The death of the rivers in South Indian Deccan: care lacking and ecosystem destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabasset C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiz L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 7th September 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Workshop organized by GIS Asie on : “Economic Growth and its Discontents: Social and Environmental Resilience, up to When? Analysing the Main Factors and Triggers for Social Resilience”, International symposium ICAS 11, University of Leiden, Netherlands, 15 – 19 July 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869875v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater depletion and environmental injustice: a French approach of care lacking through a gender analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oger-Marengo M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium Environmental Justice 2019: Transformative Connections (EJ 2019),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02877057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think about the complexity of desertification: a gendered political approach of hegemonic domination</w:t>
+                <w:t xml:space="preserve">Understanding the water issue according to stakeholders, in particular women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oger-Marengo M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Gender issues in Drylands. Women as important actors in restoring ecosystems” organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 6th September 2019</w:t>
+              <w:t xml:space="preserve">Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, Adaptation of agricultural systems to climate change: scientific approaches for decision making at local scale, organized by IRD in the framework of the UNCCD COP14 Desertification, New Delhi, 7th September 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869886v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminization of Indian Agriculture: main issues of a contrasted context</w:t>
               </w:r>
@@ -1791,489 +1791,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Bees and Pollination in the Puducherry Bioregion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Keerai Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammel Sharon</w:t>
+                <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thaniya Kanaka Mahalakshmi S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lazar</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, xiii, 55 p., 2022, Science &amp; Society 1</w:t>
+              <w:t xml:space="preserve">, 74 p., 2022, Science &amp; Society 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846141v1</w:t>
+                <w:t xml:space="preserve">hal-03781108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kīrai : Putuccēri Maṟṟum Tamiḻnāṭṭiṉ Uṇavu Kalāccāram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native Bees and Pollination in the Puducherry Bioregion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammel Sharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balachandran Natesan</w:t>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaniya Kanaka Mahalakshmi S.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+                <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, xiii, 55 p., 2022, Science &amp; Society 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04048694v1</w:t>
+                <w:t xml:space="preserve">hal-03846141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Keerai Project</w:t>
+                <w:t xml:space="preserve">Kīrai : Putuccēri Maṟṟum Tamiḻnāṭṭiṉ Uṇavu Kalāccāram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balachandran Natesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaniya Kanaka Mahalakshmi S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natesan Balachandran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 74 p., 2022, Science &amp; Society 2</w:t>
+              <w:t xml:space="preserve">, 76 p., 2022, Science &amp; Society 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781108v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putuccēri Uyirccūḻal Pakutiyil Nāṭṭuttēṉīkkaḷum Makarantac Cērkkaiyum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xiii, 68 p., 2022, Science &amp; Society 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,51 +3136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millets and kīrai: Two food categories emblematic of the ability and knowledge of Tamil women to ensure a healthy and sustainable diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5164,235 +5164,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles attentionnées et perceptions paysagères chez des paysans et des paysannes en agriculture biologique du Gers, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
+                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.13229⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.455-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334833v1</w:t>
+                <w:t xml:space="preserve">hal-03879194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified rice production negatively impacts plant biodiversity, diet, lifestyle and quality of life: transdisciplinary and gendered research in the Middle Senegal River Valley</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles attentionnées et perceptions paysagères chez des paysans et des paysannes en agriculture biologique du Gers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guétat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (2), pp.455-760. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-022-10392-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.13229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879194v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des céréales locales pour la transition climatique et alimentaire. Pratiques paysannes et pratiques féminines sur les sorghos et les mils du Sahel sénégalais au Deccan indien.</w:t>
               </w:r>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5577,51 +5577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner les kīrai (légumes feuilles) et soigner les corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gille Sébastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, S17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5655,64 +5655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commons as Demanding Social Constructions: The Case of Aquifers in Rural Karnataka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5802,90 +5802,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injustices environnementales, crise de l'eau et crise de reproduction sociale du monde paysan. Les effets multiplicateurs de la Révolution verte en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oger-Marengo M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oger-Marengo M.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deschamps-Rébéré J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et Progrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126, pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (281), pp.251-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6731,51 +6731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A8EEF41"/>
+    <w:nsid w:val="00B6BE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6962,51 +6962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-guetat-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabasset C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps-R&#233;b&#233;r&#233; J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger-Marengo M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz L" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Verger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gille S&#233;bastia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachandran Natesan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanaka Mahalakshmi S." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Saussey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Hofmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.guet.2014.01.0079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp Florentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Guerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mastop Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Negreiros Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanada Mahalakshmi S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard Ferroudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0973005220945428" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11317" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.172.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-guetat-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cav&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabasset C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps-R&#233;b&#233;r&#233; J" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oger-Marengo M." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz L" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Verger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gille S&#233;bastia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanaka Mahalakshmi S." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balachandran Natesan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Venkatasubramanian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Saussey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.9125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Banoviez Urrutia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;guin-Gresh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Hofmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.guet.2014.01.0079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp Florentino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Guerra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mastop Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Negreiros Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05235263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alair Ferreira de Freitas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardes Faria Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Teixeira Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05218739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03940375v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Cardoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia dos Santos Marques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-022-10392-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03733220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.35118" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaniya Kanada Mahalakshmi S" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard Ferroudji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0973005220945428" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11317" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trousselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.172.0013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>