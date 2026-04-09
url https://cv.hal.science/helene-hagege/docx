--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Hagège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative quasi-expérimentale de la contribution d’un programme de méditation à la prévention primaire de la fermeture d’esprit chez des étudiants, le cas des radicalisations violentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (33), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17961549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux et la prévention des radicalisations en milieu scolaire : Analyse des représentations des enseignants face à la citoyenneté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atae Journal For Studies And Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching responsible creativity: a path to ethical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-024-00164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Meditation: A New Educational Combination to Boost Verbal Creativity and Sense of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.155. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11080155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic decentering in education for responsibility: revisiting the theory and practice of educational integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40979-023-00134-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du développement des compétences émotionnelles des enseignants sur la relation enseignant-élève : une revue systématique de la littérature anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (97-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Through Attentional States of Consciousness, an Effective Way to Develop Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.774685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vécus, stratégies et attentes de formation d’enseignants de primaire face aux comportements perturbateurs des élèves : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.22083383.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité phénoménologique et autoréférentialité de la conscience dans l'éducation et la formation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et cognition, n° 2020, p. 179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation préliminaire d’un outil francophone mesurant les conceptions épistémiques en lien avec les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T.Q. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conception laïque de la spiritualité pour l'École publique : éducation à la responsabilité, aux valeurs et vulnérabilité du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention primaire des radicalisations violentes à l'éducation à la sante pour la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Éthique et santé, 4, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditer pour l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’éthique en éducation : fondements et orientations actuelles de la recherche, 45 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la responsabilité à l’École française : obstacles et leviers à l’échelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles du sujet pour éduquer à la responsabilité. Rôles de la conscience et de la méditation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier spécial sur les "éducations à", 36, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range chromatin interactions at the mouse Igf2/H19 locus reveal a novel paternally expressed long non-coding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lelay-Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (14), pp.5893 - 5906. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’efficacité de l' ERE grâce à des indicateurs d’une posture éthique et d’une attitude responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz X. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Discovery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcini.2008100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of chromosome conformation capture assays (3C-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Klous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Splinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1722 - 1733. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2007.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3′ portion of the mouse &amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; Imprinting-Control Region is required for proper tissue-specific expression of the &amp;lt;i&amp;gt;Igf2 &amp;lt;/i&amp;gt;gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (1-4), pp.230-237. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000090837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF1alpha/p48 transcription factor couples proliferation and differentiation in the exocrine pancreas [corrected].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rodolosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Skoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (5), pp.937-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting controls matrix attachment regions in the Igf2 gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Murrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Reik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.8953-9. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.24.8953-8959.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time polymerase chain reaction assay for quantification of allele ratios and correction of amplification bias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 320, pp.252-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-2697(03)00396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du cancer (INCa), Nov 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS INTO THE IMPRINTED MOUSE Igf2/H19 LOCUS BY 3C-qPCR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mosbach, Germany. pp.230 - 237, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1240/sav_gbm_2008_m_002176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivism Against Constructivism: A Network Game to Learn Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'07: Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan. pp.091-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre la responsabilité et le bien-être dans la relation étudiant-enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jankovic Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée de la recherche francophone de Promotion de la Santé Mentale et Relationnelle le 17 Juin 2024 à la MSH-Alpes (1221 Avenue Centrale, Saint Martin d'Hères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, ST MARTIN D'HERES, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une éducation laïque à la spiritualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bonne heure, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme éducatif MBER. Éthique, méditation et réflexivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, 9781784058142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Meditation-Based Ethics of Responsibility (MBER) Program: Wise Intentions, Consciousness and Reflexivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2018, 9781784055189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure dynamique, épigénétique et expression du gène murin Igf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-3841631275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Lenoir, Tupin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruction, socialisation et approches interculturelles : des rapports complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and Machines: Nature of Learning and Learning of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Breakthroughs in Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.71-92, 2010, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-902-1.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mammalian imprinted genes: from primary to functional imprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jeanteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular and Subcellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Springer-Verlag, pp.207-36, 2005, Epigenetics and Chromatin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences spirituelles au cœur de l’éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Montpellier III, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Hagège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux et la prévention des radicalisations en milieu scolaire : Analyse des représentations des enseignants face à la citoyenneté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atae Journal For Studies And Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative quasi-expérimentale de la contribution d’un programme de méditation à la prévention primaire de la fermeture d’esprit chez des étudiants, le cas des radicalisations violentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (33), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17961549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching responsible creativity: a path to ethical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-024-00164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Meditation: A New Educational Combination to Boost Verbal Creativity and Sense of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.155. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11080155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic decentering in education for responsibility: revisiting the theory and practice of educational integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40979-023-00134-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du développement des compétences émotionnelles des enseignants sur la relation enseignant-élève : une revue systématique de la littérature anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (97-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Through Attentional States of Consciousness, an Effective Way to Develop Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.774685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vécus, stratégies et attentes de formation d’enseignants de primaire face aux comportements perturbateurs des élèves : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.22083383.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité phénoménologique et autoréférentialité de la conscience dans l'éducation et la formation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et cognition, n° 2020, p. 179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation préliminaire d’un outil francophone mesurant les conceptions épistémiques en lien avec les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T.Q. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conception laïque de la spiritualité pour l'École publique : éducation à la responsabilité, aux valeurs et vulnérabilité du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention primaire des radicalisations violentes à l'éducation à la sante pour la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Éthique et santé, 4, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditer pour l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’éthique en éducation : fondements et orientations actuelles de la recherche, 45 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la responsabilité à l’École française : obstacles et leviers à l’échelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles du sujet pour éduquer à la responsabilité. Rôles de la conscience et de la méditation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier spécial sur les "éducations à", 36, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range chromatin interactions at the mouse Igf2/H19 locus reveal a novel paternally expressed long non-coding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lelay-Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (14), pp.5893 - 5906. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’efficacité de l' ERE grâce à des indicateurs d’une posture éthique et d’une attitude responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz X. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Discovery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcini.2008100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of chromosome conformation capture assays (3C-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Klous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Splinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1722 - 1733. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2007.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3′ portion of the mouse &amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; Imprinting-Control Region is required for proper tissue-specific expression of the &amp;lt;i&amp;gt;Igf2 &amp;lt;/i&amp;gt;gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (1-4), pp.230-237. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000090837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF1alpha/p48 transcription factor couples proliferation and differentiation in the exocrine pancreas [corrected].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rodolosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Skoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (5), pp.937-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting controls matrix attachment regions in the Igf2 gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Murrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Reik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.8953-9. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.24.8953-8959.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time polymerase chain reaction assay for quantification of allele ratios and correction of amplification bias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 320, pp.252-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-2697(03)00396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du cancer (INCa), Nov 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS INTO THE IMPRINTED MOUSE Igf2/H19 LOCUS BY 3C-qPCR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mosbach, Germany. pp.230 - 237, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1240/sav_gbm_2008_m_002176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivism Against Constructivism: A Network Game to Learn Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'07: Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan. pp.091-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre la responsabilité et le bien-être dans la relation étudiant-enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jankovic Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée de la recherche francophone de Promotion de la Santé Mentale et Relationnelle le 17 Juin 2024 à la MSH-Alpes (1221 Avenue Centrale, Saint Martin d'Hères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, ST MARTIN D'HERES, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une éducation laïque à la spiritualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bonne heure, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme éducatif MBER. Éthique, méditation et réflexivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, 9781784058142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Meditation-Based Ethics of Responsibility (MBER) Program: Wise Intentions, Consciousness and Reflexivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2018, 9781784055189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure dynamique, épigénétique et expression du gène murin Igf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-3841631275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Lenoir, Tupin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruction, socialisation et approches interculturelles : des rapports complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and Machines: Nature of Learning and Learning of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Breakthroughs in Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.71-92, 2010, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-902-1.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mammalian imprinted genes: from primary to functional imprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jeanteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular and Subcellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Springer-Verlag, pp.207-36, 2005, Epigenetics and Chromatin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences spirituelles au cœur de l’éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Montpellier III, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17961549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00164-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11080155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40979-023-00134-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Damon-Tao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Virat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.774685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083383.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T.Q. Dang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02431209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz X. Bogner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2008100105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Klous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Splinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milligan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aptel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Chalaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Adell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Skoudy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Murrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.24.8953-8959.2003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dandolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2697(03)00396-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-964HM36R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jankovic Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-902-1.ch005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aptel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01391921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17961549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00164-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11080155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40979-023-00134-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Damon-Tao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Virat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.774685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083383.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T.Q. Dang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02431209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz X. Bogner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2008100105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Klous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Splinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milligan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aptel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Chalaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Adell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Skoudy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Murrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.24.8953-8959.2003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dandolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2697(03)00396-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-964HM36R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jankovic Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-902-1.ch005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aptel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01391921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>