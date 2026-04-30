--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Hagège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux et la prévention des radicalisations en milieu scolaire : Analyse des représentations des enseignants face à la citoyenneté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atae Journal For Studies And Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative quasi-expérimentale de la contribution d’un programme de méditation à la prévention primaire de la fermeture d’esprit chez des étudiants, le cas des radicalisations violentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (33), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17961549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching responsible creativity: a path to ethical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-024-00164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Meditation: A New Educational Combination to Boost Verbal Creativity and Sense of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.155. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11080155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic decentering in education for responsibility: revisiting the theory and practice of educational integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40979-023-00134-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du développement des compétences émotionnelles des enseignants sur la relation enseignant-élève : une revue systématique de la littérature anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (97-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Through Attentional States of Consciousness, an Effective Way to Develop Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.774685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vécus, stratégies et attentes de formation d’enseignants de primaire face aux comportements perturbateurs des élèves : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.22083383.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité phénoménologique et autoréférentialité de la conscience dans l'éducation et la formation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et cognition, n° 2020, p. 179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation préliminaire d’un outil francophone mesurant les conceptions épistémiques en lien avec les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T.Q. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conception laïque de la spiritualité pour l'École publique : éducation à la responsabilité, aux valeurs et vulnérabilité du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention primaire des radicalisations violentes à l'éducation à la sante pour la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Éthique et santé, 4, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditer pour l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’éthique en éducation : fondements et orientations actuelles de la recherche, 45 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la responsabilité à l’École française : obstacles et leviers à l’échelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles du sujet pour éduquer à la responsabilité. Rôles de la conscience et de la méditation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier spécial sur les "éducations à", 36, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range chromatin interactions at the mouse Igf2/H19 locus reveal a novel paternally expressed long non-coding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lelay-Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (14), pp.5893 - 5906. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’efficacité de l' ERE grâce à des indicateurs d’une posture éthique et d’une attitude responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz X. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Discovery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcini.2008100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of chromosome conformation capture assays (3C-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Klous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Splinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1722 - 1733. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2007.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3′ portion of the mouse &amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; Imprinting-Control Region is required for proper tissue-specific expression of the &amp;lt;i&amp;gt;Igf2 &amp;lt;/i&amp;gt;gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (1-4), pp.230-237. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000090837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF1alpha/p48 transcription factor couples proliferation and differentiation in the exocrine pancreas [corrected].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rodolosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Skoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (5), pp.937-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting controls matrix attachment regions in the Igf2 gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Murrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Reik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.8953-9. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.24.8953-8959.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time polymerase chain reaction assay for quantification of allele ratios and correction of amplification bias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 320, pp.252-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-2697(03)00396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du cancer (INCa), Nov 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS INTO THE IMPRINTED MOUSE Igf2/H19 LOCUS BY 3C-qPCR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mosbach, Germany. pp.230 - 237, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1240/sav_gbm_2008_m_002176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivism Against Constructivism: A Network Game to Learn Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'07: Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan. pp.091-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre la responsabilité et le bien-être dans la relation étudiant-enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jankovic Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée de la recherche francophone de Promotion de la Santé Mentale et Relationnelle le 17 Juin 2024 à la MSH-Alpes (1221 Avenue Centrale, Saint Martin d'Hères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, ST MARTIN D'HERES, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une éducation laïque à la spiritualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bonne heure, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme éducatif MBER. Éthique, méditation et réflexivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, 9781784058142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Meditation-Based Ethics of Responsibility (MBER) Program: Wise Intentions, Consciousness and Reflexivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2018, 9781784055189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure dynamique, épigénétique et expression du gène murin Igf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-3841631275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Lenoir, Tupin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruction, socialisation et approches interculturelles : des rapports complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and Machines: Nature of Learning and Learning of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Breakthroughs in Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.71-92, 2010, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-902-1.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mammalian imprinted genes: from primary to functional imprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jeanteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular and Subcellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Springer-Verlag, pp.207-36, 2005, Epigenetics and Chromatin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences spirituelles au cœur de l’éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Montpellier III, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Hagège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative quasi-expérimentale de la contribution d’un programme de méditation à la prévention primaire de la fermeture d’esprit chez des étudiants, le cas des radicalisations violentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (33), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17961549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux et la prévention des radicalisations en milieu scolaire : Analyse des représentations des enseignants face à la citoyenneté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atae Journal For Studies And Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching responsible creativity: a path to ethical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-024-00164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic decentering in education for responsibility: revisiting the theory and practice of educational integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40979-023-00134-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du développement des compétences émotionnelles des enseignants sur la relation enseignant-élève : une revue systématique de la littérature anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (97-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Meditation: A New Educational Combination to Boost Verbal Creativity and Sense of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.155. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11080155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vécus, stratégies et attentes de formation d’enseignants de primaire face aux comportements perturbateurs des élèves : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.22083383.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Through Attentional States of Consciousness, an Effective Way to Develop Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.774685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité phénoménologique et autoréférentialité de la conscience dans l'éducation et la formation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et cognition, n° 2020, p. 179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conception laïque de la spiritualité pour l'École publique : éducation à la responsabilité, aux valeurs et vulnérabilité du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation préliminaire d’un outil francophone mesurant les conceptions épistémiques en lien avec les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T.Q. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention primaire des radicalisations violentes à l'éducation à la sante pour la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Éthique et santé, 4, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditer pour l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’éthique en éducation : fondements et orientations actuelles de la recherche, 45 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la responsabilité à l’École française : obstacles et leviers à l’échelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles du sujet pour éduquer à la responsabilité. Rôles de la conscience et de la méditation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier spécial sur les "éducations à", 36, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range chromatin interactions at the mouse Igf2/H19 locus reveal a novel paternally expressed long non-coding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lelay-Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (14), pp.5893 - 5906. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’efficacité de l' ERE grâce à des indicateurs d’une posture éthique et d’une attitude responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz X. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Discovery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcini.2008100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of chromosome conformation capture assays (3C-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Klous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Splinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1722 - 1733. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2007.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3′ portion of the mouse &amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; Imprinting-Control Region is required for proper tissue-specific expression of the &amp;lt;i&amp;gt;Igf2 &amp;lt;/i&amp;gt;gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (1-4), pp.230-237. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000090837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF1alpha/p48 transcription factor couples proliferation and differentiation in the exocrine pancreas [corrected].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rodolosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Skoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (5), pp.937-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting controls matrix attachment regions in the Igf2 gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Murrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Reik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.8953-9. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.24.8953-8959.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time polymerase chain reaction assay for quantification of allele ratios and correction of amplification bias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 320, pp.252-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-2697(03)00396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du cancer (INCa), Nov 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS INTO THE IMPRINTED MOUSE Igf2/H19 LOCUS BY 3C-qPCR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mosbach, Germany. pp.230 - 237, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1240/sav_gbm_2008_m_002176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivism Against Constructivism: A Network Game to Learn Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'07: Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan. pp.091-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre la responsabilité et le bien-être dans la relation étudiant-enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jankovic Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée de la recherche francophone de Promotion de la Santé Mentale et Relationnelle le 17 Juin 2024 à la MSH-Alpes (1221 Avenue Centrale, Saint Martin d'Hères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, ST MARTIN D'HERES, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, laïcité et spiritualité : instituer une éducation laïque à la spiritualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme éducatif MBER. Éthique, méditation et réflexivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, 9781784058142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Meditation-Based Ethics of Responsibility (MBER) Program: Wise Intentions, Consciousness and Reflexivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2018, 9781784055189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure dynamique, épigénétique et expression du gène murin Igf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-3841631275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Lenoir, Tupin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruction, socialisation et approches interculturelles : des rapports complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and Machines: Nature of Learning and Learning of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Breakthroughs in Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.71-92, 2010, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-902-1.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mammalian imprinted genes: from primary to functional imprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jeanteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular and Subcellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Springer-Verlag, pp.207-36, 2005, Epigenetics and Chromatin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences spirituelles au cœur de l’éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Montpellier III, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17961549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00164-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11080155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40979-023-00134-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Damon-Tao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Virat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.774685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083383.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T.Q. Dang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02431209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz X. Bogner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2008100105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Klous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Splinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milligan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aptel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Chalaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Adell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Skoudy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Murrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.24.8953-8959.2003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dandolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2697(03)00396-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-964HM36R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jankovic Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-902-1.ch005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aptel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01391921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17961549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00164-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40979-023-00134-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Damon-Tao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Virat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11080155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083383.v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.774685" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T.Q. Dang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02431209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz X. Bogner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2008100105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Klous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Splinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milligan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aptel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Chalaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Adell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Skoudy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Murrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.24.8953-8959.2003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dandolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2697(03)00396-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-964HM36R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jankovic Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-902-1.ch005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aptel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01391921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>