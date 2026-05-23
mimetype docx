--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Hagège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative quasi-expérimentale de la contribution d’un programme de méditation à la prévention primaire de la fermeture d’esprit chez des étudiants, le cas des radicalisations violentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (33), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17961549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux et la prévention des radicalisations en milieu scolaire : Analyse des représentations des enseignants face à la citoyenneté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atae Journal For Studies And Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching responsible creativity: a path to ethical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-024-00164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic decentering in education for responsibility: revisiting the theory and practice of educational integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40979-023-00134-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du développement des compétences émotionnelles des enseignants sur la relation enseignant-élève : une revue systématique de la littérature anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (97-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Meditation: A New Educational Combination to Boost Verbal Creativity and Sense of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.155. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11080155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vécus, stratégies et attentes de formation d’enseignants de primaire face aux comportements perturbateurs des élèves : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.22083383.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Through Attentional States of Consciousness, an Effective Way to Develop Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.774685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité phénoménologique et autoréférentialité de la conscience dans l'éducation et la formation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et cognition, n° 2020, p. 179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conception laïque de la spiritualité pour l'École publique : éducation à la responsabilité, aux valeurs et vulnérabilité du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation préliminaire d’un outil francophone mesurant les conceptions épistémiques en lien avec les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T.Q. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention primaire des radicalisations violentes à l'éducation à la sante pour la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Éthique et santé, 4, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditer pour l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’éthique en éducation : fondements et orientations actuelles de la recherche, 45 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la responsabilité à l’École française : obstacles et leviers à l’échelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles du sujet pour éduquer à la responsabilité. Rôles de la conscience et de la méditation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier spécial sur les "éducations à", 36, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range chromatin interactions at the mouse Igf2/H19 locus reveal a novel paternally expressed long non-coding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lelay-Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (14), pp.5893 - 5906. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’efficacité de l' ERE grâce à des indicateurs d’une posture éthique et d’une attitude responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz X. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Discovery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcini.2008100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of chromosome conformation capture assays (3C-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Klous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Splinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1722 - 1733. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2007.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3′ portion of the mouse &amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; Imprinting-Control Region is required for proper tissue-specific expression of the &amp;lt;i&amp;gt;Igf2 &amp;lt;/i&amp;gt;gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (1-4), pp.230-237. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000090837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF1alpha/p48 transcription factor couples proliferation and differentiation in the exocrine pancreas [corrected].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rodolosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Skoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (5), pp.937-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting controls matrix attachment regions in the Igf2 gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Murrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Reik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.8953-9. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.24.8953-8959.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time polymerase chain reaction assay for quantification of allele ratios and correction of amplification bias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 320, pp.252-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-2697(03)00396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du cancer (INCa), Nov 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS INTO THE IMPRINTED MOUSE Igf2/H19 LOCUS BY 3C-qPCR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mosbach, Germany. pp.230 - 237, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1240/sav_gbm_2008_m_002176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivism Against Constructivism: A Network Game to Learn Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'07: Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan. pp.091-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre la responsabilité et le bien-être dans la relation étudiant-enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jankovic Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée de la recherche francophone de Promotion de la Santé Mentale et Relationnelle le 17 Juin 2024 à la MSH-Alpes (1221 Avenue Centrale, Saint Martin d'Hères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, ST MARTIN D'HERES, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, laïcité et spiritualité : instituer une éducation laïque à la spiritualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme éducatif MBER. Éthique, méditation et réflexivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, 9781784058142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Meditation-Based Ethics of Responsibility (MBER) Program: Wise Intentions, Consciousness and Reflexivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2018, 9781784055189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure dynamique, épigénétique et expression du gène murin Igf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-3841631275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Lenoir, Tupin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruction, socialisation et approches interculturelles : des rapports complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and Machines: Nature of Learning and Learning of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Breakthroughs in Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.71-92, 2010, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-902-1.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mammalian imprinted genes: from primary to functional imprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jeanteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular and Subcellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Springer-Verlag, pp.207-36, 2005, Epigenetics and Chromatin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences spirituelles au cœur de l’éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Montpellier III, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Hagège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude quantitative quasi-expérimentale de la contribution d’un programme de méditation à la prévention primaire de la fermeture d’esprit chez des étudiants, le cas des radicalisations violentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (33), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17961549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux et la prévention des radicalisations en milieu scolaire : Analyse des représentations des enseignants face à la citoyenneté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atae Journal For Studies And Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching responsible creativity: a path to ethical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubart Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-024-00164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Meditation: A New Educational Combination to Boost Verbal Creativity and Sense of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.155. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jintelligence11080155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic decentering in education for responsibility: revisiting the theory and practice of educational integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40979-023-00134-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du développement des compétences émotionnelles des enseignants sur la relation enseignant-élève : une revue systématique de la littérature anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (97-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Through Attentional States of Consciousness, an Effective Way to Develop Creative Potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2022.774685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vécus, stratégies et attentes de formation d’enseignants de primaire face aux comportements perturbateurs des élèves : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Damon-Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.22083383.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches & éducations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Arboix Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la pandémie interroge-telle les liens entre éducation, santé et sociétés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Verheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Arboix-Cala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jablonski-Sideris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.9803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité phénoménologique et autoréférentialité de la conscience dans l'éducation et la formation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et cognition, n° 2020, p. 179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation préliminaire d’un outil francophone mesurant les conceptions épistémiques en lien avec les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T.Q. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.8654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conception laïque de la spiritualité pour l'École publique : éducation à la responsabilité, aux valeurs et vulnérabilité du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention primaire des radicalisations violentes à l'éducation à la sante pour la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Ourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Éthique et santé, 4, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditer pour l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’éthique en éducation : fondements et orientations actuelles de la recherche, 45 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la responsabilité à l’École française : obstacles et leviers à l’échelle institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles du sujet pour éduquer à la responsabilité. Rôles de la conscience et de la méditation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier spécial sur les "éducations à", 36, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range chromatin interactions at the mouse Igf2/H19 locus reveal a novel paternally expressed long non-coding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lelay-Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (14), pp.5893 - 5906. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l’efficacité de l' ERE grâce à des indicateurs d’une posture éthique et d’une attitude responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz X. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Discovery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jcini.2008100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of chromosome conformation capture assays (3C-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Klous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Splinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1722 - 1733. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2007.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3′ portion of the mouse &amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; Imprinting-Control Region is required for proper tissue-specific expression of the &amp;lt;i&amp;gt;Igf2 &amp;lt;/i&amp;gt;gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113 (1-4), pp.230-237. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000090837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF1alpha/p48 transcription factor couples proliferation and differentiation in the exocrine pancreas [corrected].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rodolosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Skoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (5), pp.937-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic imprinting controls matrix attachment regions in the Igf2 gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Murrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Reik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.8953-9. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.24.8953-8959.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time polymerase chain reaction assay for quantification of allele ratios and correction of amplification bias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 320, pp.252-8. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-2697(03)00396-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Atzemian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Marimoutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national du cancer (INCa), Nov 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la méditation sur le développement du potentiel créatif d'individus en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la créativité en milieu scolaire : étude de l’influence de l’état de conscience sur le développement de la créativité chez les enfants, une contribution à l’économie créative et à l’éducation à l’esprit d’entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecchi Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd I Lubart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS INTO THE IMPRINTED MOUSE Igf2/H19 LOCUS BY 3C-qPCR METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosbacher Kolloquium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mosbach, Germany. pp.230 - 237, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1240/sav_gbm_2008_m_002176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivism Against Constructivism: A Network Game to Learn Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'07: Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan. pp.091-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre la responsabilité et le bien-être dans la relation étudiant-enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jankovic Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journée de la recherche francophone de Promotion de la Santé Mentale et Relationnelle le 17 Juin 2024 à la MSH-Alpes (1221 Avenue Centrale, Saint Martin d'Hères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, ST MARTIN D'HERES, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, laïcité et spiritualité : instituer une éducation laïque à la spiritualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme éducatif MBER. Éthique, méditation et réflexivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, 9781784058142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Meditation-Based Ethics of Responsibility (MBER) Program: Wise Intentions, Consciousness and Reflexivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Science and Technology Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2018, 9781784055189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure dynamique, épigénétique et expression du gène murin Igf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-3841631275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Lenoir, Tupin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruction, socialisation et approches interculturelles : des rapports complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and Machines: Nature of Learning and Learning of Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dartnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Breakthroughs in Cognitive Informatics and Natural Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.71-92, 2010, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-902-1.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mammalian imprinted genes: from primary to functional imprints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jeanteur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular and Subcellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Springer-Verlag, pp.207-36, 2005, Epigenetics and Chromatin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences spirituelles au cœur de l’éducation à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Montpellier III, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17961549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00164-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40979-023-00134-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Damon-Tao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Virat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11080155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083383.v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.774685" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T.Q. Dang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02431209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz X. Bogner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2008100105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Klous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Splinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milligan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aptel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Chalaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Adell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Skoudy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Murrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.24.8953-8959.2003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dandolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2697(03)00396-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-964HM36R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jankovic Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-902-1.ch005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aptel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01391921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ourmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17961549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rebecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubart Todd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00164-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Arboix Calas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11080155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40979-023-00134-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Damon-Tao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Virat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecchi Kevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.774685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22083383.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Verheye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Verheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arboix-Cala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jablonski-Sideris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Descarpentries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bergugnat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QWHFHT7W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T.Q. Dang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02431209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baniol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sandrine Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lelay-Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr209" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz X. Bogner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2008100105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Klous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Splinter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milligan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aptel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Chalaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Adell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Skoudy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Murrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Reik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.24.8953-8959.2003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dandolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2697(03)00396-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-964HM36R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd I Lubart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borgel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1240/sav_gbm_2008_m_002176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jankovic Tannous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685928v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-902-1.ch005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01685907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aptel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01391921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>