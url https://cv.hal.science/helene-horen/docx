--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Horen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the invasion of forests by Rhododendron ponticum disrupt the transformation of carbon in soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03745-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hugonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology of lowland forests: Does pedoanthracology support historical and archaeological data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 457, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampling design and minimal effort for soil charcoal analyses considering the soil type and forest history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Garzón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Skowronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédoanthracologie : approche méthodologique et statistique. Mieux appréhender l’histoire et l’exploitation anthropique passée des sols forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’évolution des luvisols suivant leurs histoires agricole et forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en Mouvement, 23, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic signature of ultramafic-hosted hydrothermal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (8), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G35729.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative constraint on footwall rotations at the 15°45′N oceanic core complex, Mid-Atlantic Ridge: Implications for oceanic detachment fault processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011gc003503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy study of biologically mediated alteration of natural mid-oceanic ridge basalts and magnetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JG001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structure of a slow spreading ridge segment: Insights from near-bottom magnetic measurements on board a submersible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensaku Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.B05101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and magnetic characterisation of iron titanium oxides in soils developed on two various basaltic rocks under temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Soubrand-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (1-2), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of variably serpentinized abyssal peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (B5), pp.EPM 3-1-EPM 3-19. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02177970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRM intensity of altered oceanic basalts across the MAR (21°N, 0-1.5 Ma): a record of geomagnetic palaeointensity variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 145 (2), pp.401-422. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Ecology of the Compiègne Forest (N France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-394-16975-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pedelaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2C2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défrichement et agriculture vs afforestation des champs : Quelles dynamiques séculaires d’alcalinisation et d’acidification pour les luvisols sur lœss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et Université de Louvain-la-Neuve, 2016, Louvain-La-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Ecosystems dynamics of ancient forest: A new methodolocical and statistical approach in soil charcoal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg, 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Horen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the invasion of forests by Rhododendron ponticum disrupt the transformation of carbon in soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03745-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hugonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampling design and minimal effort for soil charcoal analyses considering the soil type and forest history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Garzón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Skowronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology of lowland forests: Does pedoanthracology support historical and archaeological data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 457, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’évolution des luvisols suivant leurs histoires agricole et forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en Mouvement, 23, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédoanthracologie : approche méthodologique et statistique. Mieux appréhender l’histoire et l’exploitation anthropique passée des sols forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic signature of ultramafic-hosted hydrothermal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (8), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G35729.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative constraint on footwall rotations at the 15°45′N oceanic core complex, Mid-Atlantic Ridge: Implications for oceanic detachment fault processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011gc003503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy study of biologically mediated alteration of natural mid-oceanic ridge basalts and magnetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JG001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and magnetic characterisation of iron titanium oxides in soils developed on two various basaltic rocks under temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Soubrand-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (1-2), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structure of a slow spreading ridge segment: Insights from near-bottom magnetic measurements on board a submersible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensaku Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.B05101. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of variably serpentinized abyssal peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (B5), pp.EPM 3-1-EPM 3-19. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02177970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRM intensity of altered oceanic basalts across the MAR (21°N, 0-1.5 Ma): a record of geomagnetic palaeointensity variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 145 (2), pp.401-422. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of two invasive plant species on soil carbon transformation function in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Al-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2025 Organizing Committee, Sep 2025, Sevilla, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pedelaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2C2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défrichement et agriculture vs afforestation des champs : Quelles dynamiques séculaires d’alcalinisation et d’acidification pour les luvisols sur lœss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et Université de Louvain-la-Neuve, 2016, Louvain-La-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Ecosystems dynamics of ancient forest: A new methodolocical and statistical approach in soil charcoal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg, 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Ecology of the Compiègne Forest (N France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-394-16975-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05497160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Jeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03745-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0624-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Honsho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35729.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Macleod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gc003503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Janots" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JG001139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3WQMWV9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensaku Tamaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ravilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34B9D66B7EDA62ADC9C7D7120B699C5160EEA1E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RL4HC96-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000549" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01381.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05497160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Jeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03745-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0624-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Honsho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35729.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Macleod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gc003503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Janots" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JG001139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3WQMWV9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RL4HC96-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensaku Tamaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ravilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005915" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34B9D66B7EDA62ADC9C7D7120B699C5160EEA1E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000549" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01381.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Al-Kharrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>