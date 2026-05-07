--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Horen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the invasion of forests by Rhododendron ponticum disrupt the transformation of carbon in soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03745-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hugonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampling design and minimal effort for soil charcoal analyses considering the soil type and forest history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Garzón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Skowronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology of lowland forests: Does pedoanthracology support historical and archaeological data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 457, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’évolution des luvisols suivant leurs histoires agricole et forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en Mouvement, 23, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédoanthracologie : approche méthodologique et statistique. Mieux appréhender l’histoire et l’exploitation anthropique passée des sols forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic signature of ultramafic-hosted hydrothermal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (8), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G35729.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative constraint on footwall rotations at the 15°45′N oceanic core complex, Mid-Atlantic Ridge: Implications for oceanic detachment fault processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011gc003503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy study of biologically mediated alteration of natural mid-oceanic ridge basalts and magnetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JG001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and magnetic characterisation of iron titanium oxides in soils developed on two various basaltic rocks under temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Soubrand-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (1-2), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structure of a slow spreading ridge segment: Insights from near-bottom magnetic measurements on board a submersible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensaku Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.B05101. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of variably serpentinized abyssal peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (B5), pp.EPM 3-1-EPM 3-19. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02177970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRM intensity of altered oceanic basalts across the MAR (21°N, 0-1.5 Ma): a record of geomagnetic palaeointensity variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 145 (2), pp.401-422. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of two invasive plant species on soil carbon transformation function in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Al-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2025 Organizing Committee, Sep 2025, Sevilla, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pedelaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2C2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défrichement et agriculture vs afforestation des champs : Quelles dynamiques séculaires d’alcalinisation et d’acidification pour les luvisols sur lœss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et Université de Louvain-la-Neuve, 2016, Louvain-La-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Ecosystems dynamics of ancient forest: A new methodolocical and statistical approach in soil charcoal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg, 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Ecology of the Compiègne Forest (N France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-394-16975-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Horen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the invasion of forests by Rhododendron ponticum disrupt the transformation of carbon in soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03745-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hugonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sampling design and minimal effort for soil charcoal analyses considering the soil type and forest history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Garzón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Skowronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raf Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology of lowland forests: Does pedoanthracology support historical and archaeological data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 457, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’évolution des luvisols suivant leurs histoires agricole et forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en Mouvement, 23, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédoanthracologie : approche méthodologique et statistique. Mieux appréhender l’histoire et l’exploitation anthropique passée des sols forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic signature of ultramafic-hosted hydrothermal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Szitkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (8), pp.715-718. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G35729.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative constraint on footwall rotations at the 15°45′N oceanic core complex, Mid-Atlantic Ridge: Implications for oceanic detachment fault processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011gc003503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01875614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy study of biologically mediated alteration of natural mid-oceanic ridge basalts and magnetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JG001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic structure of a slow spreading ridge segment: Insights from near-bottom magnetic measurements on board a submersible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chie Honsho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensaku Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.B05101. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and magnetic characterisation of iron titanium oxides in soils developed on two various basaltic rocks under temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Soubrand-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (1-2), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of variably serpentinized abyssal peridotites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (B5), pp.EPM 3-1-EPM 3-19. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JB000549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02177970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRM intensity of altered oceanic basalts across the MAR (21°N, 0-1.5 Ma): a record of geomagnetic palaeointensity variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 145 (2), pp.401-422. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.01381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting impacts of two invasive plant species on soil carbon transformation function in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Dorvillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Al-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2025 Organizing Committee, Sep 2025, Sevilla, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pedelaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical soil evolution of microbial biomass over a deforestation & culture chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2C2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Closset-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catterou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mohieddinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défrichement et agriculture vs afforestation des champs : Quelles dynamiques séculaires d’alcalinisation et d’acidification pour les luvisols sur lœss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES et Université de Louvain-la-Neuve, 2016, Louvain-La-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Ecosystems dynamics of ancient forest: A new methodolocical and statistical approach in soil charcoal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg, 2015, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Historical Ecology of the Compiègne Forest (N France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-394-16975-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des paramètres physico-chimiques et microbiologiques des luvisols loessiques après défrichement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Teissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 4 : Traits Ecologiques et Biologiques des organismes des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31111.16804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05497160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Jeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03745-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0624-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Honsho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35729.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Macleod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gc003503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Janots" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JG001139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3WQMWV9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RL4HC96-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensaku Tamaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ravilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005915" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34B9D66B7EDA62ADC9C7D7120B699C5160EEA1E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000549" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01381.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Al-Kharrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05497160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Jeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03745-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0624-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Szitkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Honsho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35729.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Macleod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escartin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gc003503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Janots" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JG001139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3WQMWV9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensaku Tamaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ravilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34B9D66B7EDA62ADC9C7D7120B699C5160EEA1E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RL4HC96-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000549" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.01381.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Al-Kharrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leclercq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teissi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31111.16804" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>