--- v0 (2026-03-17)
+++ v1 (2026-05-21)
@@ -1703,234 +1703,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Limites et usages de l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII congrès AISLF Ottawa Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique, confusion et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII Congrès AISLF Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : confusion Réel et Imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Houdayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès AISLF Ottawa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF; Université Ottawa, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925032v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04813741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée partenariale parcours de soin des demandeurs d'asile</w:t>
               </w:r>
@@ -4164,51 +4164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houdayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03638104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03638125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265914v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.210.0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03638098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2017.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03196744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdayer H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04585720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mezzouj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Freitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Houdayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gondard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04813624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/l-appel-de-l-environnement.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.3053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03202390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houdayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03638104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03638125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265914v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.210.0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03638098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2017.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03196744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdayer H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04585720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mezzouj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Freitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Houdayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gondard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04813624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/l-appel-de-l-environnement.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.3053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03202390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>