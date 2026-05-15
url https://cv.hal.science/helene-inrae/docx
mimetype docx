--- v0 (2026-04-19)
+++ v1 (2026-05-15)
@@ -1136,269 +1136,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing local air pollution policies focusing on mobility and heating to avoid a targeted number of pollution-related deaths: Forward and backward approaches combining air pollution modeling, health impact assessment and cost-benefit analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution de l’air : diviser par trois la mortalité tout en étant économiquement rentable, c’est possible !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470856v1</w:t>
+                <w:t xml:space="preserve">hal-03668948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de l’air : diviser par trois la mortalité tout en étant économiquement rentable, c’est possible !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing local air pollution policies focusing on mobility and heating to avoid a targeted number of pollution-related deaths: Forward and backward approaches combining air pollution modeling, health impact assessment and cost-benefit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Provent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.107030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668948v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: a 24-month randomised controlled trial comparing the effectiveness of an intervention including behavioural change techniques and free transport versus an intervention including air pollution awareness-raising on car use reduction among regular car users living in Grenoble, France</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,138 +2926,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSYCHOSOCIAL FACTORS ASSOCIATED WITH INTENDED USE OF AUTOMATED VEHICLES: A LATENT-CLASS AND LATENT-VARIABLE ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Chandra Singh</w:t>
+                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hEART 2020 : 9th Symposium of the European logoheart 2020 Association for Research in Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03392865v1</w:t>
+                <w:t xml:space="preserve">hal-04917044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3116,182 +3146,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">PSYCHOSOCIAL FACTORS ASSOCIATED WITH INTENDED USE OF AUTOMATED VEHICLES: A LATENT-CLASS AND LATENT-VARIABLE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Chandra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruna Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">hEART 2020 : 9th Symposium of the European logoheart 2020 Association for Research in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917044v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
               </w:r>
@@ -3396,122 +3396,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risky mode choice behavior with heterogeneous attitudes to risk: a latent class perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu de Lapparent</w:t>
+                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurin Baillif</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Swiss Transport Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398888v1</w:t>
+                <w:t xml:space="preserve">halshs-04908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
               </w:r>
@@ -3741,372 +3771,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+                <w:t xml:space="preserve">Risky mode choice behavior with heterogeneous attitudes to risk: a latent class perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19th Swiss Transport Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908186v1</w:t>
+                <w:t xml:space="preserve">hal-03398888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration dynamics within clusters and impact analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bouscasse Newinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Massard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">4th Geography of Innovation Conference. GeoInno 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01948370v1</w:t>
+                <w:t xml:space="preserve">hal-02076960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration dynamics within clusters and impact analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Geography of Innovation Conference. GeoInno 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076960v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01948370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Link Functions Specifications of Generalized Linear Models: Application to Travel Mode Choice</w:t>
               </w:r>
@@ -4371,51 +4371,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t>
+                <w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arama</w:t>
@@ -4450,97 +4450,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602229v1</w:t>
+                <w:t xml:space="preserve">hal-02602235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low flows and reservoir management for the Durance River basin (Southern France) in the 2050s</w:t>
+                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arama</w:t>
@@ -4575,97 +4575,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602235v1</w:t>
+                <w:t xml:space="preserve">hal-01299129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de la ressource en eau sur la Durance en 2050 : vers une évolution du mode de gestion des grands ouvrages duranciens ?</w:t>
+                <w:t xml:space="preserve">Prospective approach for assessing change in water resources management for large river basins in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arama</w:t>
@@ -4700,73 +4700,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF: Water Tensions in Europe and in the Mediterranean: water crisis by 2050?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299129v1</w:t>
+                <w:t xml:space="preserve">hal-02602229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective territoriale, un outil de réflexion sur la gestion de l’eau du bassin de la Durance en 2050</w:t>
               </w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transition 2018 : Integrating urban and transport planning, environment and health for healthier urban living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. , 2018</w:t>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bouscasse Newinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -6550,51 +6550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Blandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Treibich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Kerneis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Provent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Msc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2024.101308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5153350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107730" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940743v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lapparent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1710453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.04.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.12.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.01.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVR1KL6N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouscasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.08" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Chandra Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Sivakumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Baillif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Dieye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03622469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defrance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strosser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661687v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2106" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Blandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Treibich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Kerneis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Provent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Msc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2024.101308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5153350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107730" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940743v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.10.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lapparent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1710453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse Newinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.04.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.12.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.01.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVR1KL6N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouscasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.22.08" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Chandra Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Sivakumar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Baillif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Dieye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03622469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defrance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strosser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661687v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2106" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>