--- v0 (2026-03-31)
+++ v1 (2026-05-22)
@@ -608,1422 +608,1422 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Optimization for Ontology-Mediated Query Answering</w:t>
+                <w:t xml:space="preserve">Towards the Difference of RDF Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa El Husseini</w:t>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+                <w:t xml:space="preserve">Claire Vanoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM Web Conference (WWW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470002v1</w:t>
+                <w:t xml:space="preserve">hal-05600775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiRef: Query Optimization for Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Query Optimization for Ontology-Mediated Query Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ACM Web Conference (WWW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Austin, United States. </w:t>
+              <w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3543873.3587342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3589334.3645567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023665v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de données efficace dans les bases de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OptiRef: Query Optimization for Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2022 - 38èmes journées de la conférence BDA "Gestion de Données – Principes, Technologies et Applications"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The ACM Web Conference (WWW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3543873.3587342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812670v1</w:t>
+                <w:t xml:space="preserve">hal-04023665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiRef : optimisation pour la gestion de données dans les bases de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de données efficace dans les bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2022 - 38èmes journées de la conférence BDA "Gestion de Données – Principes, Technologies et Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812666v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Mediated Query Answering: Performance Challenges and Advances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OptiRef : optimisation pour la gestion de données dans les bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">BDA 2022 - 38èmes journées de la conférence BDA "Gestion de Données – Principes, Technologies et Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347688v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Learning Commonalities in SPARQL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ontology-Mediated Query Answering: Performance Challenges and Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508720v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Commonalities in SPARQL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Towards Learning Commonalities in SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572691v1</w:t>
+                <w:t xml:space="preserve">hal-01508720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Commonalities in RDF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Learning Commonalities in SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485862v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering-Based Approach to the Mining of Analogical Proportions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Correa Beltran</w:t>
+                <w:t xml:space="preserve">Learning Commonalities in RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy</w:t>
+              <w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264817v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485862v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical Database Queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A Clustering-Based Approach to the Mining of Analogical Proportions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Correa Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Flexible Query Answering Systems (FQAS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264833v1</w:t>
+                <w:t xml:space="preserve">hal-01264817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de proportions analogiques dans les bases de données: une première approche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analogical Database Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Correa Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.12</w:t>
+              <w:t xml:space="preserve">11th International Conference on Flexible Query Answering Systems (FQAS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186586v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une algèbre floue pour l'interrogation flexible de bases de données graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte de proportions analogiques dans les bases de données: une première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Correa Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2014 : Gestion de données - principes, technologies et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.8--17</w:t>
+              <w:t xml:space="preserve">15e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169913v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exception-tolerant skyline queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une algèbre floue pour l'interrogation flexible de bases de données graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rocacher</w:t>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.120-129</w:t>
+              <w:t xml:space="preserve">BDA 2014 : Gestion de données - principes, technologies et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.8--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063436v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de valeurs manquantes dans les bases de données - Une première approche fondée sur la notion de proportion analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Correa Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,1306 +2068,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Fuzzy Algebra for Querying Graph Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exception-tolerant skyline queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Smits</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rocacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.120-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059991v1</w:t>
+                <w:t xml:space="preserve">hal-01063436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical prediction of null values: The numerical attribute case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Correa Beltran</w:t>
+                <w:t xml:space="preserve">On a Fuzzy Algebra for Querying Graph Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pivert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th East-European Conference on Advances in Databases and Information Systems (ADBIS'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.748-755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063455v1</w:t>
+                <w:t xml:space="preserve">hal-01059991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes skyline en présence d'exceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogical prediction of null values: The numerical attribute case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Correa Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rocacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.329-340</w:t>
+              <w:t xml:space="preserve">18th East-European Conference on Advances in Databases and Information Systems (ADBIS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ohrid, Macedonia. pp.323-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063487v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGGREGO SEARCH: Interactive Keyword Query Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Smits</w:t>
+                <w:t xml:space="preserve">Estimating null values in relation databases using analogical proportions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Correa Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Data Base technology (EDBT'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.636-639</w:t>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.110-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063422v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating null values in relation databases using analogical proportions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Correa Beltran</w:t>
+                <w:t xml:space="preserve">AGGREGO SEARCH: Interactive Keyword Query Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pivert</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.110-119</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Data Base technology (EDBT'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.636-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063439v1</w:t>
+                <w:t xml:space="preserve">hal-01063422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Quality-Aware Skyline Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Roskilde, Denmark. pp.530-535, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08326-1_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses connexes fondées sur des associations typiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requêtes skyline en présence d'exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rocacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">14e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.329-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063497v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy analogical classification: Optimization and precision issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Correa Beltran</w:t>
+                <w:t xml:space="preserve">Réponses connexes fondées sur des associations typiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Scalable Uncertainty Management (SUM'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.80-85</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063465v1</w:t>
+                <w:t xml:space="preserve">hal-01063497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Similar Objects in Relational Databases - An Association-Based Fuzzy Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lazy analogical classification: Optimization and precision issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Correa Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Flexible Query Answering Systems (FQAS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. pp.425-436</w:t>
+              <w:t xml:space="preserve">8th International Conference on Scalable Uncertainty Management (SUM'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906994v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autocompletion Mechanism for Enriched Keyword Queries to RDF Data Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Finding Similar Objects in Relational Databases - An Association-Based Fuzzy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Flexible Query Answering Systems (FQAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. pp.601-612</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. pp.425-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907005v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection efficace de conflits dans les requêtes floues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Autocompletion Mechanism for Enriched Keyword Queries to RDF Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allel Hadjali</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Flexible Query Answering Systems (FQAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. pp.601-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736382v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIFER : Un système de détection de conflits dans les requêtes flexibles</w:t>
+                <w:t xml:space="preserve">Détection efficace de conflits dans les requêtes floues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allel Hadjali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC'12) - Session démo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.617-620</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736379v1</w:t>
+                <w:t xml:space="preserve">hal-00736382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible access to fuzzy data for biodiversity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,984 +3369,1092 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bases de Données Avancées (BDA'12) - Session démo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient detection of minimal failing subqueries in a fuzzy querying context</w:t>
+                <w:t xml:space="preserve">LUCIFER : Un système de détection de conflits dans les requêtes flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allel Hadjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th East-European Conference on Advances in Databases and Information Systems (ADBIS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.243-256</w:t>
+              <w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC'12) - Session démo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.617-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628963v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answering fuzzy queries using imprecise views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient detection of minimal failing subqueries in a fuzzy querying context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allel Hadjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th East-European Conference on Advances in Databases and Information Systems (ADBIS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.257-270</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628967v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répondre à une requête floue en termes de vues imprécises</w:t>
+                <w:t xml:space="preserve">Answering fuzzy queries using imprecise views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.37-44</w:t>
+              <w:t xml:space="preserve">15th East-European Conference on Advances in Databases and Information Systems (ADBIS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.257-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534258v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method based on query caching and predicate substitution for the treatment of failing database queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répondre à une requête floue en termes de vues imprécises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning (ICCBR 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.436-450</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534224v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Approximate Query Rewritings Based on Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method based on query caching and predicate substitution for the treatment of failing database queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allel Hadjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Colomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pivert</w:t>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FQAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning (ICCBR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.436-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556409v1</w:t>
+                <w:t xml:space="preserve">inria-00534224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécriture tolérante de requêtes en termes de vues</w:t>
+                <w:t xml:space="preserve">Ranking Approximate Query Rewritings Based on Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O Pivert</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FQAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.13 - 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556419v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Proximity Between Queries and the Empty Answer Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réécriture tolérante de requêtes en termes de vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA-EUSFLAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">BDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556456v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of {P2P} Mappings between Sources Schemas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Proximity Between Queries and the Empty Answer Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Toumani</w:t>
+                <w:t xml:space="preserve">H Hadjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Schneider</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSA-EUSFLAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01120893v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de correspondances sémantiques entre schémas Une approche par réécriture de requêtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Automatic Generation of {P2P} Mappings between Sources Schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Toumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556467v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération automatique de correspondances sémantiques entre schémas Une approche par réécriture de requêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Toumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de fouille de données pour la réécriture de requêtes en présence de contraintes de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4375,51 +4470,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4429,111 +4524,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlexIS: vers un système d'intégration d'information flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, Ardèche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4543,143 +4638,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Query Answering Systems - 12th International Conference, FQAS 2017 - London, UK, June 21-22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Chountas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Legind Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4689,51 +4784,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Making Skyline Queries Resistant to Outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4742,88 +4837,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nerzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rocacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Guillet, B. Pinaud, G. Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management vol. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.19-38, 2016, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4833,121 +4928,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Commonalities in RDF and SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Rennes 1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386237v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4957,114 +5052,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture de requêtes en termes de vues en présence de contraintes de valeurs pour un système d'intégration de sources de données agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Université Blaise Pascal - Clermont-Ferrand II, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005CLF21618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00684041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5211,51 +5306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nerzic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00685-2_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa El Husseini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589334.3645567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04023665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03812670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03812666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508720v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485862v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Correa Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rocacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paulus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08326-1_56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colomb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pivert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hadjali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Toumani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTFP4GT5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colomb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Chountas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Andreasen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Legind Larsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386237v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21618" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nerzic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00685-2_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa El Husseini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589334.3645567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04023665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03812670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03812666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508720v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485862v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Correa Beltran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rocacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paulus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08326-1_56" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colomb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Colomb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pivert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Bosc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hadjali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Toumani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTFP4GT5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Colomb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02441747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Chountas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Andreasen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Legind Larsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386237v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CLF21618" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>