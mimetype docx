--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1024,291 +1024,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01950857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeedUSoon: A New Software Program to Improve Seed Stock Management and Plant Line Exchanges between Research Laboratories</w:t>
+                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Charavay</w:t>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Segard</w:t>
+                <w:t xml:space="preserve">Thibault Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nussaume</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698496v1</w:t>
+                <w:t xml:space="preserve">hal-01670684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SeedUSoon: A New Software Program to Improve Seed Stock Management and Plant Line Exchanges between Research Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godon</w:t>
+                <w:t xml:space="preserve">Céline Charavay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Laugier</w:t>
+                <w:t xml:space="preserve">Stéphane Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15300. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670684v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ visualization of carbonylation and its co-localization with proteins, lipids, DNA and RNA in Caenorhabditis elegans</w:t>
               </w:r>
@@ -3003,51 +3003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91C27CE9"/>
+    <w:nsid w:val="8B06E1D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-javot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4577-2747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074588494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202040214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358045976" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Tojo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Tabeta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuka Gunji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Y Hirai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1031426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Giehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab483" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuri Sadoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Poloczek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Javot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Sunal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Douglas Goold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00718" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herbivo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Revol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7Q944GC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F684163AC8D36855908999862034F23E7546DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni-Kervella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.008888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-7696(02)15007-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Javot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(02)15007-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5266(00)00116-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTCZ72J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-javot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4577-2747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074588494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202040214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358045976" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vettor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Tojo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Tabeta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizuka Gunji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Y Hirai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1031426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Giehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab483" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuri Sadoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Poloczek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Javot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Sunal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Douglas Goold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00718" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herbivo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Revol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7Q944GC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F684163AC8D36855908999862034F23E7546DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni-Kervella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.008888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Maurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-7696(02)15007-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Javot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(02)15007-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5266(00)00116-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTCZ72J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>