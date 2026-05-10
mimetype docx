--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -3003,51 +3003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B06E1D2"/>
+    <w:nsid w:val="B422AECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>