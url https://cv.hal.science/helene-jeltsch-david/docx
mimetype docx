--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -214,263 +214,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFNγ–associated immune—metabolic remodeling drives serotonin–kynurenine imbalance with cortical vulnerability in lupus–prone mice</w:t>
+                <w:t xml:space="preserve">Hippocampal multi-layered RNAseq prioritizes oligodendrocyte dysfunction over immune–driven neuroinflammation in neurolupus pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
+                <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Darcq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374240v1</w:t>
+                <w:t xml:space="preserve">hal-05297876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal multi-layered RNAseq prioritizes oligodendrocyte dysfunction over immune–driven neuroinflammation in neurolupus pathogenesis</w:t>
+                <w:t xml:space="preserve">IFNγ–associated immune—metabolic remodeling drives serotonin–kynurenine imbalance with cortical vulnerability in lupus–prone mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Klein</w:t>
+                <w:t xml:space="preserve">Okan Baspinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Keime</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05297876v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -501,115 +501,115 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFNγ-associated immune–metabolic remodeling is linked to serotonin–kynurenine imbalance and cortical vulnerability in lupus-prone mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Baspinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 17, </w:t>
+              <w:t xml:space="preserve">, 2026, 17, pp.1740039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2026.1740039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -799,51 +799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayikoe‐guy Mensah-Nyagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -929,51 +929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayikoe‐guy Mensah-Nyagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nwife Getrude Okechukwu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Patte-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1403,303 +1403,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy in neuroinflammatory diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing autophagy in sciatic nerves of a rat model that develops inflammatory autoimmune peripheral neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome De Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2017.05.015⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells6030030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347273v1</w:t>
+                <w:t xml:space="preserve">hal-02347241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing autophagy in sciatic nerves of a rat model that develops inflammatory autoimmune peripheral neuropathies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autophagy in neuroinflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schall</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Loeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.856-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2017.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells6030030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347241v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoimmunity, neuroinflammation, pathogen load: A decisive crosstalk in neuropsychiatric SLE</w:t>
               </w:r>
@@ -2232,431 +2232,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of cholinergic functions by serotonin and possible implications in memory: General data and focus on 5-HT1A receptors of the medial septum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete recovery of olfactory associative learning by activation of 5-HT4 receptors after dentate granule cell damage in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Koenig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.02.037⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (1), pp.185-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2008.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347405v1</w:t>
+                <w:t xml:space="preserve">hal-00320770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical and behavioral effects of a novel version of the cholinergic immunotoxin mu p75-saporin in mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+                <w:t xml:space="preserve">Modulation of cholinergic functions by serotonin and possible implications in memory: General data and focus on 5-HT1A receptors of the medial septum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20422⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (1), pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347446v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete recovery of olfactory associative learning by activation of 5-HT4 receptors after dentate granule cell damage in rats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroanatomical and behavioral effects of a novel version of the cholinergic immunotoxin mu p75-saporin in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jacquet</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Migliorati</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nivet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (1), pp.185-91. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.610-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2008.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320770v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Damage to Entorhinal Cortex and Cholinergic Basal Forebrain Neurons, Two Early Neurodegenerative Features Accompanying Alzheimer's Disease: Effects on Locomotor Activity and Memory Functions in Rats</w:t>
               </w:r>
@@ -2668,51 +2668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Traissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Herbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Rutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Rothmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDMA (ecstasy) effects in pubescent rats: Males are more sensitive than females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,870 +3050,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No facilitation of amphetamine- or cocaine-induced hyperactivity in adult rats after various 192 IgG-saporin lesions in the basal forebrain</w:t>
+                <w:t xml:space="preserve">Intraseptal injection of the 5-HT1A/5-HT7 agonist 8-OH-DPAT and working memory in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Schimchowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.053⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-004-1783-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347602v1</w:t>
+                <w:t xml:space="preserve">hal-02347655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseptal injection of the 5-HT1A/5-HT7 agonist 8-OH-DPAT and working memory in rats</w:t>
+                <w:t xml:space="preserve">No facilitation of amphetamine- or cocaine-induced hyperactivity in adult rats after various 192 IgG-saporin lesions in the basal forebrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Galani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 175 (1), </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1029 (2), pp.259-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-004-1783-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347655v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor and pyretic effects of MDMA–ethanol associations in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of photic resetting in rats by lesions of projections to the suprachiasmatic nuclei expressing p75 neurotrophin receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Erhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Klosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.alcohol.2004.09.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (7), pp.1773-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03281.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349676v1</w:t>
+                <w:t xml:space="preserve">hal-02347619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of photic resetting in rats by lesions of projections to the suprachiasmatic nuclei expressing p75 neurotrophin receptor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locomotor and pyretic effects of MDMA–ethanol associations in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03281.x⟩</w:t>
+              <w:t xml:space="preserve">Alcohol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2-3), pp.285-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alcohol.2004.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347619v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotransmitter release and its presynaptic modulation in the rat hippocampus after selective damage to cholinergic or/and serotonergic afferents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transplantation of neurospheres after granule cell lesions in rats: cognitive improvements despite no long-term immunodetection of grafted cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Birthelmer</w:t>
+                <w:t xml:space="preserve">Jason Yee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ehret</w:t>
+                <w:t xml:space="preserve">Elisabeth Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Amtage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Lehmann</w:t>
+                <w:t xml:space="preserve">Patricia Marques Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Schimchowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0361-9230(02)00930-9⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 143 (2), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0166-4328(03)00032-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347738v1</w:t>
+                <w:t xml:space="preserve">hal-02347704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of neurospheres after granule cell lesions in rats: cognitive improvements despite no long-term immunodetection of grafted cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+                <w:t xml:space="preserve">Neurotransmitter release and its presynaptic modulation in the rat hippocampus after selective damage to cholinergic or/and serotonergic afferents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Yee</w:t>
+                <w:t xml:space="preserve">F Amtage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Aloy</w:t>
+                <w:t xml:space="preserve">S. Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Marques Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Schimchowitsch</w:t>
+                <w:t xml:space="preserve">O. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 143 (2), pp.177-191. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59 (5), pp.371-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0166-4328(03)00032-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(02)00930-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347704v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of septal grafts on acetylcholine release from rat hippocampus after 192 IgG-saporin lesion.</w:t>
               </w:r>
@@ -4045,103 +4045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the release of acetylcholine in septal slices originate from intrinsic cholinergic neurons bearing p75ntr receptors? a study using 192 IgG-saporin lesions in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lazaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marques Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 122 (4), pp.1059-1071. </w:t>
@@ -4337,90 +4337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 192 IgG-saporin on acetylcholinesterase histochemistry in male and female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4473,531 +4473,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphé grafts and 3,4-diaminopyridine-evoked overflow of serotonin in the rat hippocampus after 5,7-dihydroxytryptamine lesions: evidence for 5-HT1A autoreceptors</w:t>
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theresa Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13 (15), pp.1871-1874. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (10), pp.1839-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200210280-00008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02254.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347756v1</w:t>
+                <w:t xml:space="preserve">hal-02347750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined 192 IgG-saporin and 5,7-dihydroxytryptamine lesions in the male rat brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+                <w:t xml:space="preserve">Septal grafts and evoked acetylcholine release in the rat hippocampus after 192 IgG-saporin lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0091-3057(02)00752-9⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (7), pp.973-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200205240-00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347812v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafts of fetal septal cells after cholinergic immunotoxic denervation of the hippocampus: a functional dissociation between dorsal and ventral implantation sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+                <w:t xml:space="preserve">5,7-DHT-induced hippocampal 5-HT depletion attenuates behavioural deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gaurivaud</w:t>
+                <w:t xml:space="preserve">Martine Morer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Galani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 113 (4), pp.871-882. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (12), pp.1991-2006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0306-4522(02)00226-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02037.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197594v1</w:t>
+                <w:t xml:space="preserve">hal-02347806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective immunolesions of CH4 cholinergic neurons do not disrupt spatial memory in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 76 (1), pp.75-90. </w:t>
@@ -5041,720 +5037,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septal grafts and evoked acetylcholine release in the rat hippocampus after 192 IgG-saporin lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+                <w:t xml:space="preserve">Combined 192 IgG-saporin and 5,7-dihydroxytryptamine lesions in the male rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Dommes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Tritschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13 (7), pp.973-976. </w:t>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 72 (4), pp.899-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200205240-00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0091-3057(02)00752-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347825v1</w:t>
+                <w:t xml:space="preserve">hal-02347812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-DHT-induced hippocampal 5-HT depletion attenuates behavioural deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons in the rat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+                <w:t xml:space="preserve">Raphé grafts and 3,4-diaminopyridine-evoked overflow of serotonin in the rat hippocampus after 5,7-dihydroxytryptamine lesions: evidence for 5-HT1A autoreceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (12), pp.1991-2006. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (15), pp.1871-1874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02037.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200210280-00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347806v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafts of fetal septal cells after cholinergic immunotoxic denervation of the hippocampus: a functional dissociation between dorsal and ventral implantation sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (10), pp.1839-1849. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 113 (4), pp.871-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02254.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4522(02)00226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347750v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Performances and Locomotor Activity Following Dentate Granule Cell Damage in Rats: Role of Lesion Extent and Type of Memory Tested</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of MDL 73005 on water-maze performances and locomotor activity in scopolamine-treated rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 76 (1), pp.81-105. </w:t>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68 (4), pp.647-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/nlme.2000.3986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0091-3057(01)00448-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347848v1</w:t>
+                <w:t xml:space="preserve">hal-02347841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of MDL 73005 on water-maze performances and locomotor activity in scopolamine-treated rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Cognitive Performances and Locomotor Activity Following Dentate Granule Cell Damage in Rats: Role of Lesion Extent and Type of Memory Tested</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 68 (4), pp.647-660. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 76 (1), pp.81-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0091-3057(01)00448-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/nlme.2000.3986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347841v1</w:t>
+                <w:t xml:space="preserve">hal-02347848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of electrically evoked acetylcholine release in cultured rat septal neurones</w:t>
               </w:r>
@@ -6014,471 +6014,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When injected into the fimbria-fornix/cingular bundle, not in the raphe, 5,7-dihydroxytryptamine prevents amphetamine-induced hyperlocomotion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Lazarus</w:t>
+                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release after long-term neuronal grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Will</w:t>
+                <w:t xml:space="preserve">Marieluise Buchholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèléne Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0166-4328(00)00246-1⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (14), pp.3063-3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200009280-00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347861v1</w:t>
+                <w:t xml:space="preserve">hal-02347853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central cholinergic depletion induced by 192 IgG-Saporin alleviates the sedative effects of propofol in rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When injected into the fimbria-fornix/cingular bundle, not in the raphe, 5,7-dihydroxytryptamine prevents amphetamine-induced hyperlocomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bja/85.6.869⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 114 (1-2), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0166-4328(00)00246-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347833v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release after long-term neuronal grafting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hèléne Jeltsch</w:t>
+                <w:t xml:space="preserve">Central cholinergic depletion induced by 192 IgG-Saporin alleviates the sedative effects of propofol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kelche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+                <w:t xml:space="preserve">H. Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11 (14), pp.3063-3065. </w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85 (6), pp.869-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200009280-00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bja/85.6.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347853v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraseptal infusions of 8-OH-DPAT in the rat impairs water-maze performances: effects on memory or anxiety?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,51 +6750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 48 (1), pp.49-59. </w:t>
@@ -6870,51 +6870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Balse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,51 +7029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elee Duconseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 51 (6), pp.663-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7368,51 +7368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Intrahippocampal Grafts, Training, and Postoperative Housing on Behavioral Recovery After Septohippocampal Damage in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,307 +7504,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympathetic Sprouting: Time Course of Changes of Noradrenergic, Cholinergic, and Serotonergic Markers in the Denervated Rat Hippocampus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]acetylcholine release in hippocampal slices of rats with fimbria-fornix lesions and intrahippocampal grafts of septal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jackisch</w:t>
+                <w:t xml:space="preserve">B. Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Neufang</w:t>
+                <w:t xml:space="preserve">D. Lauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hertting</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Kelche</w:t>
+                <w:t xml:space="preserve">B. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 704 (2), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(95)01092-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1995.65010329.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347940v1</w:t>
+                <w:t xml:space="preserve">hal-02347923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]acetylcholine release in hippocampal slices of rats with fimbria-fornix lesions and intrahippocampal grafts of septal origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+                <w:t xml:space="preserve">Sympathetic Sprouting: Time Course of Changes of Noradrenergic, Cholinergic, and Serotonergic Markers in the Denervated Rat Hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hertting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Szabo</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0006-8993(95)01092-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 65 (1), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1995.65010329.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347923v1</w:t>
+                <w:t xml:space="preserve">hal-02347940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions depend on the origin of the grafted tissue and the behavioural task used</w:t>
               </w:r>
@@ -7816,77 +7816,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hertting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 63 (1), pp.19-39. </w:t>
@@ -7962,64 +7962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8108,51 +8108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8241,64 +8241,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,191 +8495,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant macroautophagy and activation of C3 in NPSLE.</w:t>
+                <w:t xml:space="preserve">Aberrant macroautophagy and activation of C3 in NPSLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#29 Mosaic of Autoimmunity, Shoenfeld Fridays' weekly e-Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Y Schoenfeld, Nov 2020, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060038v1</w:t>
+                <w:t xml:space="preserve">hal-03283341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant macroautophagy and activation of C3 in NPSLE</w:t>
+                <w:t xml:space="preserve">Aberrant macroautophagy and activation of C3 in NPSLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#29 Mosaic of Autoimmunity, Shoenfeld Fridays' weekly e-Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Y Schoenfeld, Nov 2020, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283341v1</w:t>
+                <w:t xml:space="preserve">hal-03060038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant macroautophagy and cleaved C3 production in MRL/lpr hippocampus</w:t>
               </w:r>
@@ -8849,230 +8849,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric lupus: the neuroinflammatory model</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric lupus: autophagy and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Campus d’Illkirch 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Illkirch, France</w:t>
+              <w:t xml:space="preserve">5th Bench and Bed Immunology French-German seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490176v1</w:t>
+                <w:t xml:space="preserve">hal-02935014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric lupus: autophagy and inflammation</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric lupus: the neuroinflammatory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Bench and Bed Immunology French-German seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les Journées du Campus d’Illkirch 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935014v1</w:t>
+                <w:t xml:space="preserve">hal-02490176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive deficits in a murine model of lupus and effects of therapeutic peptide P140</w:t>
               </w:r>
@@ -9084,51 +9084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Pallage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9192,51 +9192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9268,217 +9268,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comportementaux de greffes de neurosphères après implantation dans le gyrus denté de rats ayant subi une lésion des cellules granulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets mnésiques d’une atteinte entorhinale et cholinergique de la base du cerveau antérieur chez le rat, deux caractéristiques neurodégénératives de la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Traissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’information - Université de Franche Comté, UFR « Sciences et Techniques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR 2905 – Neuroscience de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935012v1</w:t>
+                <w:t xml:space="preserve">hal-02935011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets mnésiques d’une atteinte entorhinale et cholinergique de la base du cerveau antérieur chez le rat, deux caractéristiques neurodégénératives de la maladie d’Alzheimer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets comportementaux de greffes de neurosphères après implantation dans le gyrus denté de rats ayant subi une lésion des cellules granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR 2905 – Neuroscience de la mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’information - Université de Franche Comté, UFR « Sciences et Techniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935011v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol, 3,4-methylenedioxymethamphetamine (MDMA, ecstasy) and their combination: long-term behavioral, neurochemical and neuropharmacological effects in the rat</w:t>
               </w:r>
@@ -9490,64 +9490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9589,77 +9589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDMA-Alcohol interactions: effects on activity and thermoregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9831,51 +9831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Schimchowitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9995,51 +9995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10116,51 +10116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,51 +10371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands</w:t>
@@ -10569,90 +10569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrahippocampal grafts, post-operative housing and training conditions, and recovery of function after septo-hippocampal damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth International Symposium on Neural Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11279,64 +11279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent vs. remote retrieval and c-Fos expression in rats tested in a novel memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pol-Bodetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11400,51 +11400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory functions following a combination of selective noradrenergic and cholinergic lesions in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11616,90 +11616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lésions sélectives des noyaux de la base du cerveau antérieur chez le souris : Effets sur l’activité motrice et la mémoire spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ième Réunion francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nice, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11724,77 +11724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets mnésiques d’une atteinte du cortex entorhinal et des neurones cholinergiques de la base du cerveau antérieur chez le Rat, deux des caractéristiques neurodégénératives de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Traissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Traissard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,152 +11843,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol, 3,4 methylhenedioxymethamphetamine (MDMA, ecstasy) and their combination: long-term behavioural, neurochemical and neuropharmacological effects in the rat</w:t>
+                <w:t xml:space="preserve">Effects of 3,4 methylhenedioxymethamphetamine (MDMA)-Ethanol associations on locomotor activity and body temperature in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Spring Meeting of the German Pharmacological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Mainz, Germany. 2005</w:t>
+              <w:t xml:space="preserve">7e Colloque de la Société des Neurosciences, 17-20 mai 2005, Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956537v1</w:t>
+                <w:t xml:space="preserve">hal-03264135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism in the locomotor effects of psychostimulants after different immunotoxic cholinergic lesions in the rat basal forebrain</w:t>
               </w:r>
@@ -12000,51 +11996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12076,191 +12072,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 3,4 methylhenedioxymethamphetamine (MDMA)-Ethanol associations on locomotor activity and body temperature in rats</w:t>
+                <w:t xml:space="preserve">Ethanol, 3,4 methylhenedioxymethamphetamine (MDMA, ecstasy) and their combination: long-term behavioural, neurochemical and neuropharmacological effects in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Riegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque de la Société des Neurosciences, 17-20 mai 2005, Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
+              <w:t xml:space="preserve">46th Spring Meeting of the German Pharmacological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Mainz, Germany. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264135v1</w:t>
+                <w:t xml:space="preserve">hal-02956537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pubescent Long-Evans male rats are more sensitive to a high dose of 3,4 methylhenedioxymethamphetamine (MDMA) than females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12341,51 +12341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin and modulation of cholinergic functions: cognitive implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12449,51 +12449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic modulation of cholinergic funtions: 5-HT1A receptors in the septal region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12652,51 +12652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evoked release of acetylcholine in septal slices involves mainly p75NTR-receptor-negative neurons: a study using 192 IgG-saporin lesions in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lazaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,51 +12773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the release of acetylcholine in rat hippocampus slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12894,51 +12894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12996,165 +12996,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mice EGF-responsive neural stem cells grafts and fetal septal cells grafts implanted into the dorsal hippocampus of rats after immunotoxic denervation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations of basal forebrain cholinergic system increases the anaesthetic potency of propofol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fz Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Forum of European Neuroscience, 13-17 juillet 2002, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
+              <w:t xml:space="preserve">10th ESA Anniversary Meeting and 24th EAA Annual Meeting / Euroanaesthesia 2002 (ESA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nice, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264137v1</w:t>
+                <w:t xml:space="preserve">hal-04742563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intraseptal injections of the 5-HT1A agonist 8-OH-DPAT on spatial memory in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13199,234 +13199,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of basal forebrain cholinergic system increases the anaesthetic potency of propofol in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of mice EGF-responsive neural stem cells grafts and fetal septal cells grafts implanted into the dorsal hippocampus of rats after immunotoxic denervation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESA Anniversary Meeting and 24th EAA Annual Meeting / Euroanaesthesia 2002 (ESA 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nice, France. 2002</w:t>
+              <w:t xml:space="preserve">3rd Forum of European Neuroscience, 13-17 juillet 2002, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742563v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des effets comportementaux de greffes de neurosphères implantées dans le gyrus denté après destruction d’une partie des cellules granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Yee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13585,64 +13585,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotransmitter release in the hippocampus of rats after selective cholinergic and / or serotonergic denervation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13870,51 +13870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14073,51 +14073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of amphetamine-induced hyperlocomotion by 5,7-dihydroxytryptamine treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14188,256 +14188,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication du système sérotoninergique dans l’effet sédatif du propofol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Lehmann</w:t>
+                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release in fimbria-fornix lesioned and septally transplanted rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, SL, France. 2000</w:t>
+              <w:t xml:space="preserve">Meeting of the German Pharmaceutical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, s.l., France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277312v1</w:t>
+                <w:t xml:space="preserve">hal-03263065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release in fimbria-fornix lesioned and septally transplanted rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Hilbert</w:t>
+                <w:t xml:space="preserve">Implication du système sérotoninergique dans l’effet sédatif du propofol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fz Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the German Pharmaceutical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, s.l., France. 2000</w:t>
+              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, SL, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263065v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A central cholinergic depletion alleviates the sedative effect of propofol in rats</w:t>
               </w:r>
@@ -14849,498 +14849,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine (5-HT) release inhippocampal slices of rats with fimbria-fornix lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presynaptic modulation of electrically-evoked acetylcholine release in septal cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Heimrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Spring Meeting of the German Pharmacological Society</w:t>
+              <w:t xml:space="preserve">Spring Meeting of the German Pharmacological Society, mars 1999, Mainz, Germany.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197587v1</w:t>
+                <w:t xml:space="preserve">hal-03255949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
+                <w:t xml:space="preserve">Lesions of cholinergic and serotonergic fibers using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society, Rome, Italy, 29 September-2 October 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
+              <w:t xml:space="preserve">12th Neurex Annual Meeting, Basel, December 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Bâle, Switzerland. pp.-Neurex Annual Meeting, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252808v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesions of cholinergic and serotonergic fibers using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Lehmann</w:t>
+                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine (5-HT) release inhippocampal slices of rats with fimbria-fornix lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Neurex Annual Meeting, Basel, December 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Bâle, Switzerland. pp.-Neurex Annual Meeting, 1999</w:t>
+              <w:t xml:space="preserve">40th Spring Meeting of the German Pharmacological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258853v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynaptic modulation of electrically-evoked acetylcholine release in septal cell cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Ehret</w:t>
+                <w:t xml:space="preserve">Selective cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting of the German Pharmacological Society, mars 1999, Mainz, Germany.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
+              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society, Rome, Italy, 29 September-2 October 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255949v1</w:t>
+                <w:t xml:space="preserve">hal-03252808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurochemical and behavioral effects of intrahippocampal grafts containing cholinergic and/or serotonergic neurons in rats with fimbria-fornix/cingular bundle lesions</w:t>
               </w:r>
@@ -15460,51 +15460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral effects of various amounts of colchicine injected into the dentate gyrus of rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16043,77 +16043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association, 3-7 septembre 1995, Amsterdam, Pays-Bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16259,51 +16259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal amino acid concentrations after intrahippocampal raphe and/or septal cell suspension grafts in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèléne Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16561,51 +16561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Regio Neurex Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Basel, Switzerland. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16624,489 +16624,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential behavioral effects of single or combined lesions to the infra- and supracallosal septo-hippocampal pathways in the Rat : working memory deficits are not ameliorated by oxotremorine or pilocarpine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience</w:t>
+              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966344v1</w:t>
+                <w:t xml:space="preserve">hal-02360646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential behavioral effects of single or combined lesions to the infra- and supracallosal septo-hippocampal pathways in the Rat : working memory deficits are not ameliorated by oxotremorine or pilocarpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pl Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360646v1</w:t>
+                <w:t xml:space="preserve">hal-02966344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
+              <w:t xml:space="preserve">15th Annual Meeting of the European Neuroscience Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Munich, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966351v1</w:t>
+                <w:t xml:space="preserve">hal-02360648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Herrting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of the European Neuroscience Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Munich, Germany. 1992</w:t>
+              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360648v1</w:t>
+                <w:t xml:space="preserve">hal-02966351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffe intracérébrale, environnement et entraînement post-opératoire, et restauration comportementale après lésion des voies septo-hippocampiques chez le Rat</w:t>
               </w:r>
@@ -17118,77 +17118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Roeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1991, Toulouse, France. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17489,51 +17489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe&#8208;guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwife Getrude Okechukwu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Patte-Mensah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01554-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykolas Bendorius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.05.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5VH9JLQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome De Seze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells6030030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.04.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.08.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneurol.2014.148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pol-Bodetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Rusnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBPC5DL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zohra Laalou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0b013e31816d919b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.02.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245WLQ9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20422" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LKSCXB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliorati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.03.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2BCKM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Traissard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rothmaier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Galani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCTH36S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimchowitsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-004-1783-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85NHV37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2004.09.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03281.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTSL8W84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birthelmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amtage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#246;rster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00930-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDX1BFH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aloy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(03)00032-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ03J93R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilgert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hartmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad L&#246;ffelholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022852819018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F713946C21D1030F9B9E43A8881AC93F1245C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazaris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2003.09.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42WTFJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197583v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022852819018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00775-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4W2S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweizer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Birthelmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Jackisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tritschler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(02)00752-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB0G7VDT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197594v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaurivaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00226-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J357FTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bolmont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aloy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9384(02)00674-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F7RGBC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dommes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200205240-00015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02037.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E0C922EF73BF6F9402CFFDDBE6CC2041193B2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02254.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50L1LJGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347848v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.2000.3986" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FFD1CD578EAA2A2928AE55E6B0817773DF89E07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00448-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P99WBK8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haaf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heimrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00030.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehnardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00881.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D42E72973A8EC958A240D59593C7A739C1ED005/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Will" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(00)00246-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R8Q1RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeltsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/85.6.869" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieluise Buchholzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#233;ne Jeltsch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200009280-00006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00948-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002070-00025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(98)00145-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ775F3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(99)00058-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R1WMLC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elee Duconseille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00009-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLF0DJ08-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Erb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;ppen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00504-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0W0ZDQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00241-a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1VRP8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roeser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Will" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.1995.1016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-674KCRF5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347940v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackisch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neufang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hertting" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1995.65010329.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szabo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01092-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V69755K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90004-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6ACB04D31E15E0CA334C5EBF98B314199740076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Greene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80033-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMM2WCB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greene" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bratt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80053-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3FBJWFC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Will" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(93)90351-m" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F6HLZ5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060038v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283341v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490176v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935014v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pallage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935011v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Traissard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Geiger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riegert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lehmann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackisch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008736v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neufang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934992v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lauth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrting" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013420v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Laalou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pol-Bodetto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouvier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Galani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehlinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pernon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956537v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249135v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249127v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweitzer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aloy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mohier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490169v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742563v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263070v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277312v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261694v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oberling" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197587v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haaf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258853v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255949v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258854v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kappler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K&#246;ppen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934994v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938531v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261689v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080910v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erb" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360645v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966344v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Greene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360646v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966345v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roeser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197584v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe&#8208;guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwife Getrude Okechukwu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Patte-Mensah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01554-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykolas Bendorius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome De Seze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells6030030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.05.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5VH9JLQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.04.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.08.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneurol.2014.148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pol-Bodetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Rusnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBPC5DL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zohra Laalou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0b013e31816d919b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliorati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2BCKM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.02.037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245WLQ9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20422" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LKSCXB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Traissard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rothmaier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Galani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimchowitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-004-1783-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85NHV37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCTH36S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03281.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTSL8W84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2004.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(03)00032-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ03J93R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birthelmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amtage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#246;rster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00930-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDX1BFH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilgert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hartmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad L&#246;ffelholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022852819018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F713946C21D1030F9B9E43A8881AC93F1245C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazaris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2003.09.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42WTFJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197583v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022852819018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00775-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4W2S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Birthelmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweizer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Jackisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02254.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50L1LJGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dommes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200205240-00015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02037.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E0C922EF73BF6F9402CFFDDBE6CC2041193B2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bolmont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aloy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9384(02)00674-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F7RGBC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347812v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tritschler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(02)00752-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB0G7VDT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaurivaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00226-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J357FTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00448-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P99WBK8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.2000.3986" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FFD1CD578EAA2A2928AE55E6B0817773DF89E07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haaf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heimrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00030.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehnardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00881.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D42E72973A8EC958A240D59593C7A739C1ED005/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieluise Buchholzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#233;ne Jeltsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200009280-00006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Will" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(00)00246-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R8Q1RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeltsch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/85.6.869" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00948-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002070-00025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(98)00145-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ775F3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(99)00058-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R1WMLC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elee Duconseille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00009-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLF0DJ08-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Erb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;ppen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00504-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0W0ZDQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00241-a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1VRP8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roeser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Will" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.1995.1016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-674KCRF5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neufang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szabo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01092-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V69755K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackisch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hertting" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1995.65010329.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90004-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6ACB04D31E15E0CA334C5EBF98B314199740076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Greene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80033-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMM2WCB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greene" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bratt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80053-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3FBJWFC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Will" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(93)90351-m" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F6HLZ5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pallage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Traissard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Geiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riegert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lehmann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackisch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008736v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neufang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934992v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lauth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrting" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013420v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Laalou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pol-Bodetto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouvier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Galani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehlinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pernon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956537v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249135v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249127v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweitzer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aloy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mohier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263070v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263065v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277312v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261694v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oberling" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258853v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197587v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haaf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258854v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kappler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K&#246;ppen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934994v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938531v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261689v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080910v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erb" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360645v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360646v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Greene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966344v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360648v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966351v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966345v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roeser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197584v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>