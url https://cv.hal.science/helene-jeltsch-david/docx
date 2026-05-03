--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1770,209 +1770,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric systemic lupus erythematosus and cognitive dysfunction: The MRL-lpr mouse strain as a model</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric systemic lupus erythematosus: pathogenesis and biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (9), pp.963-973. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), pp.579-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2014.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrneurol.2014.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347356v1</w:t>
+                <w:t xml:space="preserve">hal-02347338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric systemic lupus erythematosus: pathogenesis and biomarkers</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric systemic lupus erythematosus and cognitive dysfunction: The MRL-lpr mouse strain as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (10), pp.579-596. </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (9), pp.963-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrneurol.2014.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2014.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347338v1</w:t>
+                <w:t xml:space="preserve">hal-02347356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The double-H maze test, a novel, simple, water-escape memory task: Acquisition, recall of recent and remote memory, and effects of systemic muscarinic or NMDA receptor blockade during training</w:t>
               </w:r>
@@ -2098,565 +2098,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the Basal Cholinergic Forebrain in the Mediation of General (Propofol) Anesthesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of cholinergic functions by serotonin and possible implications in memory: General data and focus on 5-HT1A receptors of the medial septum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0b013e31816d919b⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (1), pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347434v1</w:t>
+                <w:t xml:space="preserve">hal-02347405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete recovery of olfactory associative learning by activation of 5-HT4 receptors after dentate granule cell damage in rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroanatomical and behavioral effects of a novel version of the cholinergic immunotoxin mu p75-saporin in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marchetti</w:t>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jacquet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2008.03.010⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.610-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320770v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of cholinergic functions by serotonin and possible implications in memory: General data and focus on 5-HT1A receptors of the medial septum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+                <w:t xml:space="preserve">Complete recovery of olfactory associative learning by activation of 5-HT4 receptors after dentate granule cell damage in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Koenig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.02.037⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (1), pp.185-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2008.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347405v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical and behavioral effects of a novel version of the cholinergic immunotoxin mu p75-saporin in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of the Basal Cholinergic Forebrain in the Mediation of General (Propofol) Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20422⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.888-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0b013e31816d919b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347446v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Damage to Entorhinal Cortex and Cholinergic Basal Forebrain Neurons, Two Early Neurodegenerative Features Accompanying Alzheimer's Disease: Effects on Locomotor Activity and Memory Functions in Rats</w:t>
               </w:r>
@@ -2668,64 +2668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Traissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Herbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2776,90 +2776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol, 3,4-Methylenedioxymethamphetamine (Ecstasy) and Their Combination: Long-Term Behavioral, Neurochemical and Neuropharmacological Effects in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Rutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Rothmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,77 +2910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDMA (ecstasy) effects in pubescent rats: Males are more sensitive than females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraseptal injection of the 5-HT1A/5-HT7 agonist 8-OH-DPAT and working memory in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,103 +3202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No facilitation of amphetamine- or cocaine-induced hyperactivity in adult rats after various 192 IgG-saporin lesions in the basal forebrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Galani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1029 (2), pp.259-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3338,320 +3338,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of photic resetting in rats by lesions of projections to the suprachiasmatic nuclei expressing p75 neurotrophin receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locomotor and pyretic effects of MDMA–ethanol associations in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Erhardt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Byron Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03281.x⟩</w:t>
+              <w:t xml:space="preserve">Alcohol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2-3), pp.285-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alcohol.2004.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347619v1</w:t>
+                <w:t xml:space="preserve">hal-02349676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor and pyretic effects of MDMA–ethanol associations in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Modulation of photic resetting in rats by lesions of projections to the suprachiasmatic nuclei expressing p75 neurotrophin receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Erhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Klosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (7), pp.1773-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03281.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alcohol.2004.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349676v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation of neurospheres after granule cell lesions in rats: cognitive improvements despite no long-term immunodetection of grafted cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Yee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,64 +3938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Löffelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (3/4), pp.467-472. </w:t>
@@ -4097,51 +4097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marques Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 122 (4), pp.1059-1071. </w:t>
@@ -4243,51 +4243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Löffelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (3/4), pp.467-472. </w:t>
@@ -4331,1237 +4331,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 192 IgG-saporin on acetylcholinesterase histochemistry in male and female rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0361-9230(02)00775-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (10), pp.1839-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02254.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347792v1</w:t>
+                <w:t xml:space="preserve">hal-02347750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Septal grafts and evoked acetylcholine release in the rat hippocampus after 192 IgG-saporin lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (10), pp.1839-1849. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (7), pp.973-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02254.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200205240-00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347750v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septal grafts and evoked acetylcholine release in the rat hippocampus after 192 IgG-saporin lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+                <w:t xml:space="preserve">5,7-DHT-induced hippocampal 5-HT depletion attenuates behavioural deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Dommes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Morer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13 (7), pp.973-976. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (12), pp.1991-2006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200205240-00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02037.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347825v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-DHT-induced hippocampal 5-HT depletion attenuates behavioural deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons in the rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Selective immunolesions of CH4 cholinergic neurons do not disrupt spatial memory in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02037.x⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (1), pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0031-9384(02)00674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347806v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective immunolesions of CH4 cholinergic neurons do not disrupt spatial memory in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Combined 192 IgG-saporin and 5,7-dihydroxytryptamine lesions in the male rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Aloy</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tritschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0031-9384(02)00674-1⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 72 (4), pp.899-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0091-3057(02)00752-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347784v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined 192 IgG-saporin and 5,7-dihydroxytryptamine lesions in the male rat brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raphé grafts and 3,4-diaminopyridine-evoked overflow of serotonin in the rat hippocampus after 5,7-dihydroxytryptamine lesions: evidence for 5-HT1A autoreceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Lehmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 72 (4), pp.899-912. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (15), pp.1871-1874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0091-3057(02)00752-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200210280-00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347812v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphé grafts and 3,4-diaminopyridine-evoked overflow of serotonin in the rat hippocampus after 5,7-dihydroxytryptamine lesions: evidence for 5-HT1A autoreceptors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Grafts of fetal septal cells after cholinergic immunotoxic denervation of the hippocampus: a functional dissociation between dorsal and ventral implantation sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13 (15), pp.1871-1874. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 113 (4), pp.871-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200210280-00008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4522(02)00226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347756v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafts of fetal septal cells after cholinergic immunotoxic denervation of the hippocampus: a functional dissociation between dorsal and ventral implantation sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Effects of 192 IgG-saporin on acetylcholinesterase histochemistry in male and female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 113 (4), pp.871-882. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (2), pp.179-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0306-4522(02)00226-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(02)00775-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197594v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of MDL 73005 on water-maze performances and locomotor activity in scopolamine-treated rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Galani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68 (4), pp.647-660. </w:t>
@@ -5611,90 +5611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Performances and Locomotor Activity Following Dentate Granule Cell Damage in Rats: Role of Lesion Extent and Type of Memory Tested</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 76 (1), pp.81-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Heimrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,1212 +5868,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined lesions of cholinergic and serotonergic neurons in the rat brain using 192 IgG-saporin and 5,7-dihydroxytryptamine: neurochemical and behavioural characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release after long-term neuronal grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Lehnardt</w:t>
+                <w:t xml:space="preserve">Marieluise Buchholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Lazarus</w:t>
+                <w:t xml:space="preserve">Hèléne Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00881.x⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (14), pp.3063-3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200009280-00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347885v1</w:t>
+                <w:t xml:space="preserve">hal-02347853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release after long-term neuronal grafting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Hilgert</w:t>
+                <w:t xml:space="preserve">When injected into the fimbria-fornix/cingular bundle, not in the raphe, 5,7-dihydroxytryptamine prevents amphetamine-induced hyperlocomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieluise Buchholzer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-200009280-00006⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 114 (1-2), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0166-4328(00)00246-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347853v1</w:t>
+                <w:t xml:space="preserve">hal-02347861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When injected into the fimbria-fornix/cingular bundle, not in the raphe, 5,7-dihydroxytryptamine prevents amphetamine-induced hyperlocomotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Central cholinergic depletion induced by 192 IgG-Saporin alleviates the sedative effects of propofol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Will</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 114 (1-2), pp.213-217. </w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85 (6), pp.869-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0166-4328(00)00246-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bja/85.6.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347861v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central cholinergic depletion induced by 192 IgG-Saporin alleviates the sedative effects of propofol in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Intraseptal infusions of 8-OH-DPAT in the rat impairs water-maze performances: effects on memory or anxiety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bja/85.6.869⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 279 (1), pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(99)00948-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347833v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseptal infusions of 8-OH-DPAT in the rat impairs water-maze performances: effects on memory or anxiety?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preserved olfactory short-term memory after combined cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7- dihydroxytryptamine in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0304-3940(99)00948-9⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (2), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200002070-00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347880v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved olfactory short-term memory after combined cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7- dihydroxytryptamine in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Combined lesions of cholinergic and serotonergic neurons in the rat brain using 192 IgG-saporin and 5,7-dihydroxytryptamine: neurochemical and behavioural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehnardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00881.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200002070-00025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347865v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine release in hippocampal slices of rats: Effects of fimbria-fornix lesions on 5-HT1b-autoreceptor and α2-heteroreceptor function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Intrahippocampal grafts containing cholinergic and serotonergic fetal neurons ameliorate spatial reference but not working memory in rats with fimbria-fornix/cingular bundle lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Balse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 48 (1), pp.49-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0361-9230(98)00145-2⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 49 (4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(99)00058-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347900v1</w:t>
+                <w:t xml:space="preserve">hal-02347894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahippocampal grafts containing cholinergic and serotonergic fetal neurons ameliorate spatial reference but not working memory in rats with fimbria-fornix/cingular bundle lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Balse</w:t>
+                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine release in hippocampal slices of rats: Effects of fimbria-fornix lesions on 5-HT1b-autoreceptor and α2-heteroreceptor function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 49 (4), pp.263-272. </w:t>
+              <w:t xml:space="preserve">, 1999, 48 (1), pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0361-9230(99)00058-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(98)00145-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347894v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fimbria-fornix/cingular bundle pathways: A review of neurochemical and behavioural approaches using lesions and transplantation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elee Duconseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 51 (6), pp.663-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7171,51 +7171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Köppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Löffelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 231 (1), pp.5-8. </w:t>
@@ -7259,1059 +7259,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic modulation of cholinergic function in the central nervous system: Cognitive implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]acetylcholine release in hippocampal slices of rats with fimbria-fornix lesions and intrahippocampal grafts of septal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0306-4522(95)00241-a⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 704 (2), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(95)01092-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347936v1</w:t>
+                <w:t xml:space="preserve">hal-02347923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Intrahippocampal Grafts, Training, and Postoperative Housing on Behavioral Recovery After Septohippocampal Damage in the Rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Sympathetic Sprouting: Time Course of Changes of Noradrenergic, Cholinergic, and Serotonergic Markers in the Denervated Rat Hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hertting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 65 (1), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1995.65010329.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/nlme.1995.1016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02347949v1</w:t>
+                <w:t xml:space="preserve">hal-02347940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]acetylcholine release in hippocampal slices of rats with fimbria-fornix lesions and intrahippocampal grafts of septal origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The Effects of Intrahippocampal Grafts, Training, and Postoperative Housing on Behavioral Recovery After Septohippocampal Damage in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Will</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0006-8993(95)01092-0⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 63 (2), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/nlme.1995.1016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347923v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympathetic Sprouting: Time Course of Changes of Noradrenergic, Cholinergic, and Serotonergic Markers in the Denervated Rat Hippocampus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Serotonergic modulation of cholinergic function in the central nervous system: Cognitive implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 69 (1), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(95)00241-a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1995.65010329.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347940v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions depend on the origin of the grafted tissue and the behavioural task used</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Lesions of supracallosal or infracallosal hippocampal pathways in the rat: Behavioral, neurochemical, and histochemical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Hertting</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0306-4522(94)90004-3⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and neural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 62 (2), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0163-1047(05)80033-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347979v1</w:t>
+                <w:t xml:space="preserve">hal-02347986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesions of supracallosal or infracallosal hippocampal pathways in the rat: Behavioral, neurochemical, and histochemical effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Differential behavioral effects of supracallosal and infracallosal lesions of the septohippocampal pathways: No ameliorative effects of oxotremorine or pilocarpine on radial-maze performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.L. Greene</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and neural biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 62 (2), pp.121-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0163-1047(05)80033-0⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 62 (1), pp.4-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0163-1047(05)80053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347986v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential behavioral effects of supracallosal and infracallosal lesions of the septohippocampal pathways: No ameliorative effects of oxotremorine or pilocarpine on radial-maze performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions depend on the origin of the grafted tissue and the behavioural task used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alison Bratt</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hertting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and neural biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 62 (1), pp.4-14. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 63 (1), pp.19-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0163-1047(05)80053-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(94)90004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347998v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9274,90 +9274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets mnésiques d’une atteinte entorhinale et cholinergique de la base du cerveau antérieur chez le rat, deux caractéristiques neurodégénératives de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Traissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9464,90 +9464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol, 3,4-methylenedioxymethamphetamine (MDMA, ecstasy) and their combination: long-term behavioral, neurochemical and neuropharmacological effects in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9589,77 +9589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDMA-Alcohol interactions: effects on activity and thermoregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9697,51 +9697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic modulation of cholinergic functions: 5-HT1A receptors in the septal region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,51 +9805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing functional recovery by cell substitution strategies based on intracerebral grafting or by facilitation of regenerative responses in various models of hippocampal damage, Brain Plasticity and Learning based Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,51 +10021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First joint Meeting of the European Brain and Behaviour Society (IBBS) and European Behavioural Pharmacology Society (IBPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10090,77 +10090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral, neurochemical and pharmacological effects of co-grafts rich in cholinergic and serotonergic neurons : regulation by serotonin via 5-HT1A and 5-HT1B receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10205,303 +10205,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts is modulated by (downregulated) muscarinic and 5-HT1B receptors</w:t>
+                <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Regio Neurex Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Freiburg, Switzerland</w:t>
+              <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008736v1</w:t>
+                <w:t xml:space="preserve">hal-02934992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts</w:t>
+                <w:t xml:space="preserve">[3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts is modulated by (downregulated) muscarinic and 5-HT1B receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8th Regio Neurex Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Freiburg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934992v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal amino acid concentrations after intrahippocampal raphe and/or septal cell suspension grafts in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10569,90 +10569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrahippocampal grafts, post-operative housing and training conditions, and recovery of function after septo-hippocampal damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth International Symposium on Neural Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10804,375 +10804,375 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spontaneous alternation of lupus-prone mice related to hippocampal pathology and activation of autophagy and the complement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2020, Glasgow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, En ligne, France. 2019</w:t>
+              <w:t xml:space="preserve">Brain and Mind Symposium 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283340v1</w:t>
+                <w:t xml:space="preserve">hal-03060048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spontaneous alternation of lupus-prone mice related to hippocampal pathology and activation of autophagy and the complement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykolas Bendorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Mind Symposium 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">FENS 2020, Glasgow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, En ligne, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060048v1</w:t>
+                <w:t xml:space="preserve">hal-03283340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition, hippocampus and neurolupus</w:t>
+                <w:t xml:space="preserve">Short-term deficits and CA3 hippocampal damage in a murine model of lupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCODS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 2019</w:t>
+              <w:t xml:space="preserve">EDDays19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013420v1</w:t>
+                <w:t xml:space="preserve">hal-02935007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term deficits and CA3 hippocampal damage in a murine model of lupus</w:t>
+                <w:t xml:space="preserve">Cognition, hippocampus and neurolupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDDays19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
+              <w:t xml:space="preserve">ENCODS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935007v1</w:t>
+                <w:t xml:space="preserve">hal-03013420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of basal forebrain cholinergic system increases the anaesthetic potency of propofol in rats</w:t>
               </w:r>
@@ -11184,64 +11184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fz Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Strasbourg, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11279,77 +11279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent vs. remote retrieval and c-Fos expression in rats tested in a novel memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pol-Bodetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11400,77 +11400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory functions following a combination of selective noradrenergic and cholinergic lesions in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Galani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11534,51 +11534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR 2905 du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Anglet, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11616,90 +11616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lésions sélectives des noyaux de la base du cerveau antérieur chez le souris : Effets sur l’activité motrice et la mémoire spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ième Réunion francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nice, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11750,51 +11750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Traissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11849,103 +11849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 3,4 methylhenedioxymethamphetamine (MDMA)-Ethanol associations on locomotor activity and body temperature in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque de la Société des Neurosciences, 17-20 mai 2005, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11996,64 +11996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12078,77 +12078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol, 3,4 methylhenedioxymethamphetamine (MDMA, ecstasy) and their combination: long-term behavioural, neurochemical and neuropharmacological effects in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12203,64 +12203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pubescent Long-Evans male rats are more sensitive to a high dose of 3,4 methylhenedioxymethamphetamine (MDMA) than females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12322,701 +12322,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin and modulation of cholinergic functions: cognitive implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Serotonergic modulation of cholinergic funtions: 5-HT1A receptors in the septal region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPHAR, Serotonin Club – Serotonin Satellite Symposium: serotonin in the CNS and periphery: basic concepts and clinical implications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Porto, Portugal. 2004</w:t>
+              <w:t xml:space="preserve">XXIVth Collegium Internationale Neuro-Psychopharmacologicum (CINP) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491305v1</w:t>
+                <w:t xml:space="preserve">hal-03249135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic modulation of cholinergic funtions: 5-HT1A receptors in the septal region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Serotonin and modulation of cholinergic functions: cognitive implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVth Collegium Internationale Neuro-Psychopharmacologicum (CINP) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. 2004</w:t>
+              <w:t xml:space="preserve">EPHAR, Serotonin Club – Serotonin Satellite Symposium: serotonin in the CNS and periphery: basic concepts and clinical implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Porto, Portugal. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249135v1</w:t>
+                <w:t xml:space="preserve">hal-02491305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseptal injections of 8-OH-DPAT and spatial wotking memory in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evoked release of acetylcholine in septal slices involves mainly p75NTR-receptor-negative neurons: a study using 192 IgG-saporin lesions in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lazaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Meeting of the European Brain and Behaviour Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. 2003</w:t>
+              <w:t xml:space="preserve">International Symposium Exocytosis from Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Freiburg, Germany. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196546v1</w:t>
+                <w:t xml:space="preserve">hal-02938528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evoked release of acetylcholine in septal slices involves mainly p75NTR-receptor-negative neurons: a study using 192 IgG-saporin lesions in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Lazaris</w:t>
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the release of acetylcholine in rat hippocampus slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Exocytosis from Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Freiburg, Germany. 2003</w:t>
+              <w:t xml:space="preserve">, Apr 2003, (s.l.), France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938528v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the release of acetylcholine in rat hippocampus slices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Exocytosis from Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, (s.l.), France. 2003</w:t>
+              <w:t xml:space="preserve">44th Spring Meeting of the German Pharmacological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, s.l., Allemagne. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249127v1</w:t>
+                <w:t xml:space="preserve">hal-03265084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraseptal injections of 8-OH-DPAT and spatial wotking memory in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Spring Meeting of the German Pharmacological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, s.l., Allemagne. 2003</w:t>
+              <w:t xml:space="preserve">35th Annual Meeting of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265084v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of basal forebrain cholinergic system increases the anaesthetic potency of propofol in rats</w:t>
               </w:r>
@@ -13028,64 +13028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fz Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESA Anniversary Meeting and 24th EAA Annual Meeting / Euroanaesthesia 2002 (ESA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nice, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13110,51 +13110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intraseptal injections of the 5-HT1A agonist 8-OH-DPAT on spatial memory in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13162,51 +13162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
@@ -13274,51 +13274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Forum of European Neuroscience, 13-17 juillet 2002, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13337,2239 +13337,2239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets comportementaux de greffes de neurosphères implantées dans le gyrus denté après destruction d’une partie des cellules granulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraseptal injection of 8-OH-DPAT impairs water-maze and radial-maze reference memory performances in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque de la Société des Neurosciences, 28-31 mai 2001, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
+              <w:t xml:space="preserve">First joint Meeting of the European Brain and Behaviour Society (IBBS) and European Behavioural Pharmacology Society (IBPS), Marseille, 8-12 septembre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Marseille, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191203v1</w:t>
+                <w:t xml:space="preserve">hal-03264134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseptal injection of 8-OH-DPAT impairs water-maze and radial-maze reference memory performances in the rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Bertrand</w:t>
+                <w:t xml:space="preserve">Neurotransmitter release in the hippocampus of rats after selective cholinergic and / or serotonergic denervation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First joint Meeting of the European Brain and Behaviour Society (IBBS) and European Behavioural Pharmacology Society (IBPS), Marseille, 8-12 septembre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Marseille, France. 2001</w:t>
+              <w:t xml:space="preserve">42nd Spring Meeting of the German Pharmacological Society, 13-15 March 2001, Mainz, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Mainz, Germany. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264134v1</w:t>
+                <w:t xml:space="preserve">hal-03191198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotransmitter release in the hippocampus of rats after selective cholinergic and / or serotonergic denervation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine-induced reduction of hippocampal serotonin attenuates radial-maze impairments produced by 192 IgG-saporin lesions of septal cholinergic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Spring Meeting of the German Pharmacological Society, 13-15 March 2001, Mainz, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2001, Mainz, Germany. 2001</w:t>
+              <w:t xml:space="preserve">, Mar 2001, Mainz, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191198v1</w:t>
+                <w:t xml:space="preserve">hal-03257400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-dihydroxytryptamine-induced reduction of hippocampal serotonin attenuates radial-maze impairments produced by 192 IgG-saporin lesions of septal cholinergic neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des effets comportementaux de greffes de neurosphères implantées dans le gyrus denté après destruction d’une partie des cellules granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Spring Meeting of the German Pharmacological Society, 13-15 March 2001, Mainz, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Mainz, France. 2001</w:t>
+              <w:t xml:space="preserve">5e Colloque de la Société des Neurosciences, 28-31 mai 2001, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257400v1</w:t>
+                <w:t xml:space="preserve">hal-03191203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-dihydroxytryptamine-induced hippocampal serotonin depletion attenuates behavioral deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Lehmann</w:t>
+                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release in fimbria-fornix lesioned and septally transplanted rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Nouvelle-Orléans, United States. 2000</w:t>
+              <w:t xml:space="preserve">Meeting of the German Pharmaceutical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, s.l., France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039567v1</w:t>
+                <w:t xml:space="preserve">hal-03263065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dysfonctionnement cholinergique central diminue la puissance sédative du propofol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Implication du système sérotoninergique dans l’effet sédatif du propofol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O Lehmann</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fz Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2000, Paris, France. 2000</w:t>
+              <w:t xml:space="preserve">, Sep 2000, SL, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199756v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of amphetamine-induced hyperlocomotion by 5,7-dihydroxytryptamine treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Lehmann</w:t>
+                <w:t xml:space="preserve">A central cholinergic depletion alleviates the sedative effect of propofol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience, New Orleans, LA, U.S.A. 04 – 09 November 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, New Orleans, United States. 2000</w:t>
+              <w:t xml:space="preserve">XXXV Meeting of the American Society of Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, San Francisco, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263070v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release in fimbria-fornix lesioned and septally transplanted rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradual extent of granule cell damage in the dentate gyrus: effects on spatial working- and reference memory in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the German Pharmaceutical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, s.l., France. 2000</w:t>
+              <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Brighton, United Kingdom. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263065v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication du système sérotoninergique dans l’effet sédatif du propofol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Lehmann</w:t>
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine-induced hippocampal serotonin depletion attenuates behavioral deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, SL, France. 2000</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Nouvelle-Orléans, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277312v1</w:t>
+                <w:t xml:space="preserve">hal-03039567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A central cholinergic depletion alleviates the sedative effect of propofol in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Un dysfonctionnement cholinergique central diminue la puissance sédative du propofol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fz Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXV Meeting of the American Society of Anesthesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, San Francisco, United States. 2000</w:t>
+              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Paris, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264133v1</w:t>
+                <w:t xml:space="preserve">hal-03199756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual extent of granule cell damage in the dentate gyrus: effects on spatial working- and reference memory in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevention of amphetamine-induced hyperlocomotion by 5,7-dihydroxytryptamine treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Brighton, United Kingdom. 2000</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience, New Orleans, LA, U.S.A. 04 – 09 November 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, New Orleans, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261694v1</w:t>
+                <w:t xml:space="preserve">hal-03263070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésions sélectives de neurones cholinergiques et sérotoninergiques du cerveau à l’aide de 192 IgG-saporine et de 5,7-DHT chez le Rat : Évaluations d’effets neurochimiques et comportementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presynaptic modulation of electrically-evoked acetylcholine release in septal cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Heimrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Colloque de la Société des Neurosciences, 26 - 28 mai 1999, Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Marseille, France. 1999</w:t>
+              <w:t xml:space="preserve">Spring Meeting of the German Pharmacological Society, mars 1999, Mainz, Germany.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263069v1</w:t>
+                <w:t xml:space="preserve">hal-03255949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseptal infusion of 8-OH-DPAT impairs spatial reference memory in the Rat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lesions of cholinergic and serotonergic fibers using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex Annual Meeting Miami Beach, FL, 23-28 octobre 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Miami, United States. 1999</w:t>
+              <w:t xml:space="preserve">12th Neurex Annual Meeting, Basel, December 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Bâle, Switzerland. pp.-Neurex Annual Meeting, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254575v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynaptic modulation of electrically-evoked acetylcholine release in septal cell cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Ehret</w:t>
+                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine (5-HT) release inhippocampal slices of rats with fimbria-fornix lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting of the German Pharmacological Society, mars 1999, Mainz, Germany.</w:t>
+              <w:t xml:space="preserve">40th Spring Meeting of the German Pharmacological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255949v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesions of cholinergic and serotonergic fibers using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
+                <w:t xml:space="preserve">Selective cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Neurex Annual Meeting, Basel, December 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Bâle, Switzerland. pp.-Neurex Annual Meeting, 1999</w:t>
+              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society, Rome, Italy, 29 September-2 October 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258853v1</w:t>
+                <w:t xml:space="preserve">hal-03252808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine (5-HT) release inhippocampal slices of rats with fimbria-fornix lesions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Neurochemical and behavioral effects of intrahippocampal grafts containing cholinergic and/or serotonergic neurons in rats with fimbria-fornix/cingular bundle lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Balse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Spring Meeting of the German Pharmacological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
+              <w:t xml:space="preserve">8th International Behavioral Neuroscience Society (IBNS) Annual Meeting, 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, s.l., France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197587v1</w:t>
+                <w:t xml:space="preserve">hal-03258854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral effects of various amounts of colchicine injected into the dentate gyrus of rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kappler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society, Rome, Italy, 29 September-2 October 1999</w:t>
+              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society (EBBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252808v1</w:t>
+                <w:t xml:space="preserve">hal-03257411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurochemical and behavioral effects of intrahippocampal grafts containing cholinergic and/or serotonergic neurons in rats with fimbria-fornix/cingular bundle lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Balse</w:t>
+                <w:t xml:space="preserve">Intraseptal infusion of 8-OH-DPAT impairs spatial reference memory in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Behavioral Neuroscience Society (IBNS) Annual Meeting, 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, s.l., France. 1999</w:t>
+              <w:t xml:space="preserve">Neurex Annual Meeting Miami Beach, FL, 23-28 octobre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Miami, United States. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258854v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral effects of various amounts of colchicine injected into the dentate gyrus of rats.</w:t>
+                <w:t xml:space="preserve">Lésions sélectives de neurones cholinergiques et sérotoninergiques du cerveau à l’aide de 192 IgG-saporine et de 5,7-DHT chez le Rat : Évaluations d’effets neurochimiques et comportementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Kappler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">P Oberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society (EBBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
+              <w:t xml:space="preserve">4e Colloque de la Société des Neurosciences, 26 - 28 mai 1999, Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Marseille, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257411v1</w:t>
+                <w:t xml:space="preserve">hal-03263069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of hippocampal acetylcholine release in fimbria-fornix lesioned rats by transplantation of septal neurons</w:t>
               </w:r>
@@ -15594,51 +15594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Köppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on in vivo methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Santa Cruz de Tenerife, Spain. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15715,51 +15715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E.S.N. Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Guadeloupe, France. 1996</w:t>
@@ -15782,541 +15782,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts is modulated by (downregulated) muscarinic and 5-HT1B receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Release of acetylcholine from rat hippocampus in vivo: effects of fimbria-fornix lesions and septal grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Köppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Symposium on Cholinergic Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Mainz, Germany. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934994v1</w:t>
+                <w:t xml:space="preserve">hal-02938531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of acetylcholine from rat hippocampus in vivo: effects of fimbria-fornix lesions and septal grafts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurochemical and behavioral effects of intrahippocampal grafts containing cholinergic and/or serotonergic neurons in rats with fimbria-fornix lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth International Symposium on Cholinergic Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Mainz, Germany. 1995</w:t>
+              <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association, 3-7 septembre 1995, Amsterdam, Pays-Bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938531v1</w:t>
+                <w:t xml:space="preserve">hal-03261689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurochemical and behavioral effects of intrahippocampal grafts containing cholinergic and/or serotonergic neurons in rats with fimbria-fornix lesions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Grafting of septal neurons in fimbria-fornix lesioned rats leads to an enhanced acetylcholine release in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Köppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association, 3-7 septembre 1995, Amsterdam, Pays-Bas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands. 1995</w:t>
+              <w:t xml:space="preserve">Herbsttagung des GBCh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261689v1</w:t>
+                <w:t xml:space="preserve">hal-03080910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of septal neurons in fimbria-fornix lesioned rats leads to an enhanced acetylcholine release in vivo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">[3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts is modulated by (downregulated) muscarinic and 5-HT1B receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herbsttagung des GBCh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. 1995</w:t>
+              <w:t xml:space="preserve">IXth International Symposium on Cholinergic Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Mainz, Germany. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080910v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal amino acid concentrations after intrahippocampal raphe and/or septal cell suspension grafts in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèléne Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16397,51 +16397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions depend on the origin of the grafted tissue and the behavioral task used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16522,90 +16522,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and neurochemical effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Regio Neurex Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Basel, Switzerland. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16643,64 +16643,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,77 +16768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential behavioral effects of single or combined lesions to the infra- and supracallosal septo-hippocampal pathways in the Rat : working memory deficits are not ameliorated by oxotremorine or pilocarpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16857,256 +16857,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Herrting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of the European Neuroscience Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Munich, Germany. 1992</w:t>
+              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360648v1</w:t>
+                <w:t xml:space="preserve">hal-02966351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
+              <w:t xml:space="preserve">15th Annual Meeting of the European Neuroscience Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Munich, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966351v1</w:t>
+                <w:t xml:space="preserve">hal-02360648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffe intracérébrale, environnement et entraînement post-opératoire, et restauration comportementale après lésion des voies septo-hippocampiques chez le Rat</w:t>
               </w:r>
@@ -17118,77 +17118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Roeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1991, Toulouse, France. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17245,51 +17245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerveau et comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17489,51 +17489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe&#8208;guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwife Getrude Okechukwu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Patte-Mensah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01554-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykolas Bendorius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome De Seze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells6030030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.05.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5VH9JLQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.04.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.08.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneurol.2014.148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pol-Bodetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Rusnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBPC5DL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zohra Laalou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0b013e31816d919b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliorati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2BCKM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.02.037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245WLQ9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20422" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LKSCXB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Traissard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rothmaier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Galani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimchowitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-004-1783-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85NHV37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCTH36S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03281.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTSL8W84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2004.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(03)00032-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ03J93R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birthelmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amtage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#246;rster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00930-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDX1BFH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilgert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hartmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad L&#246;ffelholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022852819018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F713946C21D1030F9B9E43A8881AC93F1245C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazaris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2003.09.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42WTFJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197583v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022852819018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00775-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4W2S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Birthelmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweizer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Jackisch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02254.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50L1LJGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dommes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200205240-00015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02037.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E0C922EF73BF6F9402CFFDDBE6CC2041193B2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bolmont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aloy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9384(02)00674-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F7RGBC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347812v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tritschler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(02)00752-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB0G7VDT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaurivaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00226-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J357FTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00448-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P99WBK8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.2000.3986" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FFD1CD578EAA2A2928AE55E6B0817773DF89E07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haaf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heimrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00030.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehnardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00881.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D42E72973A8EC958A240D59593C7A739C1ED005/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieluise Buchholzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#233;ne Jeltsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200009280-00006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Will" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(00)00246-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R8Q1RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeltsch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/85.6.869" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00948-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002070-00025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347900v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(98)00145-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ775F3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(99)00058-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R1WMLC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elee Duconseille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00009-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLF0DJ08-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Erb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;ppen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00504-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0W0ZDQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00241-a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1VRP8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roeser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Will" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.1995.1016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-674KCRF5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neufang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szabo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01092-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V69755K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackisch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hertting" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1995.65010329.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90004-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6ACB04D31E15E0CA334C5EBF98B314199740076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Greene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80033-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMM2WCB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greene" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bratt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80053-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3FBJWFC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Will" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(93)90351-m" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F6HLZ5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pallage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Traissard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Geiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riegert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lehmann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackisch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008736v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neufang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934992v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lauth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrting" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013420v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Laalou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pol-Bodetto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouvier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Galani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehlinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pernon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956537v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249135v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249127v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweitzer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aloy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mohier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264134v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263070v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263065v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277312v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261694v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oberling" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254575v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258853v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197587v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haaf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258854v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kappler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K&#246;ppen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934994v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938531v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261689v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080910v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erb" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360645v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360646v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Greene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966344v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360648v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966351v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966345v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roeser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197584v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe&#8208;guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwife Getrude Okechukwu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Patte-Mensah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01554-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykolas Bendorius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome De Seze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells6030030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.05.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5VH9JLQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.04.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneurol.2014.148" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pol-Bodetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Rusnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBPC5DL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.02.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245WLQ9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LKSCXB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliorati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.03.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2BCKM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zohra Laalou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0b013e31816d919b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Traissard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rothmaier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Galani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimchowitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-004-1783-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85NHV37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCTH36S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2004.09.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03281.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTSL8W84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(03)00032-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ03J93R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birthelmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amtage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#246;rster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00930-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDX1BFH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilgert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hartmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad L&#246;ffelholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022852819018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F713946C21D1030F9B9E43A8881AC93F1245C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazaris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2003.09.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42WTFJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197583v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022852819018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Birthelmer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweizer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Jackisch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02254.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50L1LJGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dommes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200205240-00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02037.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E0C922EF73BF6F9402CFFDDBE6CC2041193B2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bolmont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aloy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9384(02)00674-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F7RGBC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tritschler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(02)00752-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB0G7VDT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaurivaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00226-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J357FTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00775-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4W2S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00448-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P99WBK8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.2000.3986" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FFD1CD578EAA2A2928AE55E6B0817773DF89E07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haaf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heimrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00030.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieluise Buchholzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#233;ne Jeltsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200009280-00006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Will" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(00)00246-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R8Q1RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeltsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/85.6.869" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00948-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002070-00025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehnardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00881.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D42E72973A8EC958A240D59593C7A739C1ED005/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(99)00058-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R1WMLC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(98)00145-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ775F3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elee Duconseille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00009-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLF0DJ08-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Erb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;ppen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00504-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0W0ZDQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neufang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szabo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01092-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V69755K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackisch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hertting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1995.65010329.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roeser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Will" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.1995.1016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-674KCRF5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347936v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00241-a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1VRP8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Greene" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80033-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMM2WCB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347998v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bratt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80053-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3FBJWFC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90004-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6ACB04D31E15E0CA334C5EBF98B314199740076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Will" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(93)90351-m" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F6HLZ5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pallage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Traissard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Geiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riegert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lehmann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackisch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neufang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lauth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008736v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrting" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060048v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Laalou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pol-Bodetto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouvier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Galani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehlinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pernon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956537v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249127v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweitzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265084v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aloy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mohier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264134v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191198v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257400v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191203v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263065v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilbert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277312v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261694v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039567v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263070v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258853v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197587v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haaf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252808v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258854v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257411v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kappler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263069v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oberling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K&#246;ppen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938531v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360645v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360646v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Greene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966344v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966345v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roeser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197584v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>