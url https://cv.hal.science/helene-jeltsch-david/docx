--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,8329 +66,8329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFNγ-associated immune–metabolic remodeling is linked to serotonin–kynurenine imbalance and cortical vulnerability in lupus-prone mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Matmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Baspinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.1740039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2026.1740039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multidimensional analysis of neuropsychiatric lupus: clinical, biological and imaging insights from systematic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Matmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Maazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2026.1768131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanthurenic acid: A role in brain intercellular signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayikoe‐guy Mensah-Nyagan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.16099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanthurenic acid: A role in brain intercellular signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayikoe‐guy Mensah-Nyagan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168 (9), pp.2303-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.16099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myelin in Alzheimer’s disease: culprit or bystander?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nwife Getrude Okechukwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Patte-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-023-01554-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From systemic inflammation to neuroinflammation: the case of neurolupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykolas Bendorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.3588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing autophagy in sciatic nerves of a rat model that develops inflammatory autoimmune peripheral neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome De Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells6030030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autophagy in neuroinflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Loeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.856-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2017.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoimmunity, neuroinflammation, pathogen load: A decisive crosstalk in neuropsychiatric SLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2016.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuropsychiatric systemic lupus erythematosus: pathogenesis and biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), pp.579-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrneurol.2014.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuropsychiatric systemic lupus erythematosus and cognitive dysfunction: The MRL-lpr mouse strain as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (9), pp.963-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2014.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The double-H maze test, a novel, simple, water-escape memory task: Acquisition, recall of recent and remote memory, and effects of systemic muscarinic or NMDA receptor blockade during training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pol-Bodetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Rusnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Mam-Lam-Fook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 218 (1), pp.138-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of cholinergic functions by serotonin and possible implications in memory: General data and focus on 5-HT1A receptors of the medial septum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195 (1), pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuroanatomical and behavioral effects of a novel version of the cholinergic immunotoxin mu p75-saporin in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.610-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complete recovery of olfactory associative learning by activation of 5-HT4 receptors after dentate granule cell damage in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (1), pp.185-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2008.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of the Basal Cholinergic Forebrain in the Mediation of General (Propofol) Anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oberling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.888-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0b013e31816d919b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Damage to Entorhinal Cortex and Cholinergic Basal Forebrain Neurons, Two Early Neurodegenerative Features Accompanying Alzheimer's Disease: Effects on Locomotor Activity and Memory Functions in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Traissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Herbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.851-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.npp.1301116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethanol, 3,4-Methylenedioxymethamphetamine (Ecstasy) and Their Combination: Long-Term Behavioral, Neurochemical and Neuropharmacological Effects in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Riegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Rutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rothmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (10), pp.1870-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.npp.1300714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDMA (ecstasy) effects in pubescent rats: Males are more sensitive than females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Riegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (3), pp.635-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbb.2005.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraseptal injection of the 5-HT1A/5-HT7 agonist 8-OH-DPAT and working memory in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Schimchowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-004-1783-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No facilitation of amphetamine- or cocaine-induced hyperactivity in adult rats after various 192 IgG-saporin lesions in the basal forebrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1029 (2), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locomotor and pyretic effects of MDMA–ethanol associations in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcohol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2-3), pp.285-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alcohol.2004.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of photic resetting in rats by lesions of projections to the suprachiasmatic nuclei expressing p75 neurotrophin receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Erhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Klosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (7), pp.1773-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03281.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurotransmitter release and its presynaptic modulation in the rat hippocampus after selective damage to cholinergic or/and serotonergic afferents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Amtage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59 (5), pp.371-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(02)00930-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transplantation of neurospheres after granule cell lesions in rats: cognitive improvements despite no long-term immunodetection of grafted cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marques Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Schimchowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 143 (2), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0166-4328(03)00032-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of septal grafts on acetylcholine release from rat hippocampus after 192 IgG-saporin lesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Löffelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (3/4), pp.467-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1022852819018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the release of acetylcholine in septal slices originate from intrinsic cholinergic neurons bearing p75ntr receptors? a study using 192 IgG-saporin lesions in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lazaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Riegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marques Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 122 (4), pp.1059-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2003.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of septal grafts on acetylcholine release from rat hippocampus after 192 IgG-saporin lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Löffelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (3/4), pp.467-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022852819018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (10), pp.1839-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02254.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphé grafts and 3,4-diaminopyridine-evoked overflow of serotonin in the rat hippocampus after 5,7-dihydroxytryptamine lesions: evidence for 5-HT1A autoreceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (15), pp.1871-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200210280-00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined 192 IgG-saporin and 5,7-dihydroxytryptamine lesions in the male rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tritschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 72 (4), pp.899-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0091-3057(02)00752-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grafts of fetal septal cells after cholinergic immunotoxic denervation of the hippocampus: a functional dissociation between dorsal and ventral implantation sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 113 (4), pp.871-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4522(02)00226-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septal grafts and evoked acetylcholine release in the rat hippocampus after 192 IgG-saporin lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Birthelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (7), pp.973-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200205240-00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5,7-DHT-induced hippocampal 5-HT depletion attenuates behavioural deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (12), pp.1991-2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02037.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective immunolesions of CH4 cholinergic neurons do not disrupt spatial memory in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (1), pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0031-9384(02)00674-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of 192 IgG-saporin on acetylcholinesterase histochemistry in male and female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (2), pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(02)00775-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of MDL 73005 on water-maze performances and locomotor activity in scopolamine-treated rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Galani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68 (4), pp.647-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0091-3057(01)00448-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive Performances and Locomotor Activity Following Dentate Granule Cell Damage in Rats: Role of Lesion Extent and Type of Memory Tested</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 76 (1), pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/nlme.2000.3986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of electrically evoked acetylcholine release in cultured rat septal neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Heimrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 76 (2), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2001.00030.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central cholinergic depletion induced by 192 IgG-Saporin alleviates the sedative effects of propofol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85 (6), pp.869-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bja/85.6.869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When injected into the fimbria-fornix/cingular bundle, not in the raphe, 5,7-dihydroxytryptamine prevents amphetamine-induced hyperlocomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 114 (1-2), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0166-4328(00)00246-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release after long-term neuronal grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieluise Buchholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèléne Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (14), pp.3063-3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200009280-00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intraseptal infusions of 8-OH-DPAT in the rat impairs water-maze performances: effects on memory or anxiety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 279 (1), pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(99)00948-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserved olfactory short-term memory after combined cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7- dihydroxytryptamine in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (2), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200002070-00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined lesions of cholinergic and serotonergic neurons in the rat brain using 192 IgG-saporin and 5,7-dihydroxytryptamine: neurochemical and behavioural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lehnardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00881.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intrahippocampal grafts containing cholinergic and serotonergic fetal neurons ameliorate spatial reference but not working memory in rats with fimbria-fornix/cingular bundle lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Balse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49 (4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(99)00058-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine release in hippocampal slices of rats: Effects of fimbria-fornix lesions on 5-HT1b-autoreceptor and α2-heteroreceptor function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 48 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0361-9230(98)00145-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fimbria-fornix/cingular bundle pathways: A review of neurochemical and behavioural approaches using lesions and transplantation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elee Duconseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 51 (6), pp.663-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0301-0082(97)00009-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of hippocampal acetylcholine release after fimbria-fornix lesions and septal transplantation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Köppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Löffelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 231 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(97)00504-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]acetylcholine release in hippocampal slices of rats with fimbria-fornix lesions and intrahippocampal grafts of septal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 704 (2), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(95)01092-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sympathetic Sprouting: Time Course of Changes of Noradrenergic, Cholinergic, and Serotonergic Markers in the Denervated Rat Hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hertting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 65 (1), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1995.65010329.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Intrahippocampal Grafts, Training, and Postoperative Housing on Behavioral Recovery After Septohippocampal Damage in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Will</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 63 (2), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/nlme.1995.1016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotonergic modulation of cholinergic function in the central nervous system: Cognitive implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 69 (1), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(95)00241-a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesions of supracallosal or infracallosal hippocampal pathways in the rat: Behavioral, neurochemical, and histochemical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral and neural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 62 (2), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0163-1047(05)80033-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential behavioral effects of supracallosal and infracallosal lesions of the septohippocampal pathways: No ameliorative effects of oxotremorine or pilocarpine on radial-maze performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral and neural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 62 (1), pp.4-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0163-1047(05)80053-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions depend on the origin of the grafted tissue and the behavioural task used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hertting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 63 (1), pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(94)90004-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neufang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 604 (1-2), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(93)90351-m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A severely affected MRL/Lpr mouse exhibits a divergent clinical–immune profile associated with a profound metabolic alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jamey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brumaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal multi-layered RNAseq prioritizes oligodendrocyte dysfunction over immune–driven neuroinflammation in neurolupus pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFNγ–associated immune—metabolic remodeling drives serotonin–kynurenine imbalance with cortical vulnerability in lupus–prone mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Baspinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374240v1</w:t>
-              </w:r>
-[...7916 lines deleted...]
-                <w:t xml:space="preserve">hal-02348007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8406,77 +8406,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de l'autophagie cérébrale et activation du complément dans un modèle murin de lupus neuropsychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Annuel Scientifique « Enjeux et défis de la recherche dans les maladies rares »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Maladies Rares, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8501,64 +8501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant macroautophagy and activation of C3 in NPSLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#29 Mosaic of Autoimmunity, Shoenfeld Fridays' weekly e-Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,64 +8583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant macroautophagy and activation of C3 in NPSLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#29 Mosaic of Autoimmunity, Shoenfeld Fridays' weekly e-Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Y Schoenfeld, Nov 2020, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8665,77 +8665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant macroautophagy and cleaved C3 production in MRL/lpr hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG9 - 9th Scientific Days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,77 +8760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition, hippocampus and neurolupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées du Campus d’Illkirch 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8855,77 +8855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychiatric lupus: autophagy and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Bench and Bed Immunology French-German seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8950,90 +8950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychiatric lupus: the neuroinflammatory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées du Campus d’Illkirch 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9058,90 +9058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive deficits in a murine model of lupus and effects of therapeutic peptide P140</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Pallage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9166,90 +9166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral characterization of cognitive defects in a murine model of lupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ewIMID2015 – 9th European Workshop on Immune–mediated Inflammatory Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9274,103 +9274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets mnésiques d’une atteinte entorhinale et cholinergique de la base du cerveau antérieur chez le rat, deux caractéristiques neurodégénératives de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Traissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR 2905 – Neuroscience de la mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9395,51 +9395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets comportementaux de greffes de neurosphères après implantation dans le gyrus denté de rats ayant subi une lésion des cellules granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information - Université de Franche Comté, UFR « Sciences et Techniques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9464,90 +9464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol, 3,4-methylenedioxymethamphetamine (MDMA, ecstasy) and their combination: long-term behavioral, neurochemical and neuropharmacological effects in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9589,90 +9589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDMA-Alcohol interactions: effects on activity and thermoregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Meeting, International Behavioral Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,90 +9697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic modulation of cholinergic functions: 5-HT1A receptors in the septal region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth Collegium Internationale Neuro-Psychopharmacologicum (CINP) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9805,77 +9805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing functional recovery by cell substitution strategies based on intracerebral grafting or by facilitation of regenerative responses in various models of hippocampal damage, Brain Plasticity and Learning based Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Schimchowitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9900,51 +9900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral effects of mice EGF-responsive neural stem cells implanted into the dentate gyrus following colchicine-induced granule cell lesions in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Philippe Laudat 2001 (INSERM) – Neural stem cells : From development to the Clinic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9982,90 +9982,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial memory and cholinergic / serotonergic interactions in the rat hippocampal formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First joint Meeting of the European Brain and Behaviour Society (IBBS) and European Behavioural Pharmacology Society (IBPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10090,77 +10090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral, neurochemical and pharmacological effects of co-grafts rich in cholinergic and serotonergic neurons : regulation by serotonin via 5-HT1A and 5-HT1B receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10211,103 +10211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of muscarinic- and 5-HT1B-mediated modulation of [3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands</w:t>
@@ -10336,90 +10336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts is modulated by (downregulated) muscarinic and 5-HT1B receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Regio Neurex Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Freiburg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10444,64 +10444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal amino acid concentrations after intrahippocampal raphe and/or septal cell suspension grafts in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10569,90 +10569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrahippocampal grafts, post-operative housing and training conditions, and recovery of function after septo-hippocampal damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth International Symposium on Neural Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10709,77 +10709,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de l’autophagie cérébrale et activation du complément dans un modèle murin de lupus neuropsychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondation Maladies Rares - Colloque Annuel Scientifique « Enjeux et défis de la recherche dans les maladies rares »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10804,64 +10804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spontaneous alternation of lupus-prone mice related to hippocampal pathology and activation of autophagy and the complement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Mind Symposium 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10886,64 +10886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spontaneous alternation of lupus-prone mice related to hippocampal pathology and activation of autophagy and the complement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2020, Glasgow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, En ligne, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10962,286 +10962,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term deficits and CA3 hippocampal damage in a murine model of lupus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Cognition, hippocampus and neurolupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDDays19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
+              <w:t xml:space="preserve">ENCODS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935007v1</w:t>
+                <w:t xml:space="preserve">hal-03013420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition, hippocampus and neurolupus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Short-term deficits and CA3 hippocampal damage in a murine model of lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykolas Bendorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCODS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 2019</w:t>
+              <w:t xml:space="preserve">EDDays19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013420v1</w:t>
+                <w:t xml:space="preserve">hal-02935007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of basal forebrain cholinergic system increases the anaesthetic potency of propofol in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fz Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Strasbourg, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11279,90 +11279,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent vs. remote retrieval and c-Fos expression in rats tested in a novel memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pol-Bodetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, s.l., France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11400,77 +11400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory functions following a combination of selective noradrenergic and cholinergic lesions in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Galani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11508,77 +11508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières données de la mise au point d'un nouveau test de mémoire spatiale chez le rat : le double-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR 2905 du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Anglet, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11616,90 +11616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lésions sélectives des noyaux de la base du cerveau antérieur chez le souris : Effets sur l’activité motrice et la mémoire spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ième Réunion francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nice, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11750,64 +11750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Traissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11849,103 +11849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 3,4 methylhenedioxymethamphetamine (MDMA)-Ethanol associations on locomotor activity and body temperature in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque de la Société des Neurosciences, 17-20 mai 2005, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11970,90 +11970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism in the locomotor effects of psychostimulants after different immunotoxic cholinergic lesions in the rat basal forebrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12078,103 +12078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol, 3,4 methylhenedioxymethamphetamine (MDMA, ecstasy) and their combination: long-term behavioural, neurochemical and neuropharmacological effects in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Spring Meeting of the German Pharmacological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Mainz, Germany. 2005</w:t>
@@ -12203,90 +12203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pubescent Long-Evans male rats are more sensitive to a high dose of 3,4 methylhenedioxymethamphetamine (MDMA) than females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12328,90 +12328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic modulation of cholinergic funtions: 5-HT1A receptors in the septal region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth Collegium Internationale Neuro-Psychopharmacologicum (CINP) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12436,90 +12436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin and modulation of cholinergic functions: cognitive implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Riegert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPHAR, Serotonin Club – Serotonin Satellite Symposium: serotonin in the CNS and periphery: basic concepts and clinical implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Porto, Portugal. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12544,103 +12544,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evoked release of acetylcholine in septal slices involves mainly p75NTR-receptor-negative neurons: a study using 192 IgG-saporin lesions in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lazaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Exocytosis from Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Freiburg, Germany. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12665,103 +12665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the release of acetylcholine in rat hippocampus slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Exocytosis from Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, (s.l.), France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12786,90 +12786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5,7-dihydroxytryptamine lesions enhance and serotonergic grafts normalize the evoked overflow of acetylcholine in rat hippocampal slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Spring Meeting of the German Pharmacological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, s.l., Allemagne. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12894,90 +12894,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraseptal injections of 8-OH-DPAT and spatial wotking memory in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Meeting of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13015,77 +13015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of basal forebrain cholinergic system increases the anaesthetic potency of propofol in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fz Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESA Anniversary Meeting and 24th EAA Annual Meeting / Euroanaesthesia 2002 (ESA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nice, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13110,103 +13110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intraseptal injections of the 5-HT1A agonist 8-OH-DPAT on spatial memory in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
@@ -13235,90 +13235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mice EGF-responsive neural stem cells grafts and fetal septal cells grafts implanted into the dorsal hippocampus of rats after immunotoxic denervation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Forum of European Neuroscience, 13-17 juillet 2002, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13382,64 +13382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First joint Meeting of the European Brain and Behaviour Society (IBBS) and European Behavioural Pharmacology Society (IBPS), Marseille, 8-12 septembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Marseille, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13464,103 +13464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotransmitter release in the hippocampus of rats after selective cholinergic and / or serotonergic denervation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Birthelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Spring Meeting of the German Pharmacological Society, 13-15 March 2001, Mainz, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Mainz, Germany. 2001</w:t>
@@ -13602,90 +13602,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5,7-dihydroxytryptamine-induced reduction of hippocampal serotonin attenuates radial-maze impairments produced by 192 IgG-saporin lesions of septal cholinergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Spring Meeting of the German Pharmacological Society, 13-15 March 2001, Mainz, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Mainz, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13710,51 +13710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des effets comportementaux de greffes de neurosphères implantées dans le gyrus denté après destruction d’une partie des cellules granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Yee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13762,51 +13762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque de la Société des Neurosciences, 28-31 mai 2001, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13825,325 +13825,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release in fimbria-fornix lesioned and septally transplanted rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Implication du système sérotoninergique dans l’effet sédatif du propofol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fz Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the German Pharmaceutical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, s.l., France. 2000</w:t>
+              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, SL, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263065v1</w:t>
+                <w:t xml:space="preserve">hal-03277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication du système sérotoninergique dans l’effet sédatif du propofol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Serotonergic modulation of hippocampal acetylcholine release in fimbria-fornix lesioned and septally transplanted rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, SL, France. 2000</w:t>
+              <w:t xml:space="preserve">Meeting of the German Pharmaceutical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, s.l., France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277312v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A central cholinergic depletion alleviates the sedative effect of propofol in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zohra Laalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV Meeting of the American Society of Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, San Francisco, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14168,77 +14168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual extent of granule cell damage in the dentate gyrus: effects on spatial working- and reference memory in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Brighton, United Kingdom. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14257,459 +14257,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,7-dihydroxytryptamine-induced hippocampal serotonin depletion attenuates behavioral deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dysfonctionnement cholinergique central diminue la puissance sédative du propofol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fz Laalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Nouvelle-Orléans, United States. 2000</w:t>
+              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Paris, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039567v1</w:t>
+                <w:t xml:space="preserve">hal-03199756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dysfonctionnement cholinergique central diminue la puissance sédative du propofol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Pain</w:t>
+                <w:t xml:space="preserve">Prevention of amphetamine-induced hyperlocomotion by 5,7-dihydroxytryptamine treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXXII Congrès National d’Anesthésie et de Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Paris, France. 2000</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience, New Orleans, LA, U.S.A. 04 – 09 November 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, New Orleans, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199756v1</w:t>
+                <w:t xml:space="preserve">hal-03263070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of amphetamine-induced hyperlocomotion by 5,7-dihydroxytryptamine treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">5,7-dihydroxytryptamine-induced hippocampal serotonin depletion attenuates behavioral deficits produced by 192 IgG-saporin lesions of septal cholinergic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience, New Orleans, LA, U.S.A. 04 – 09 November 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, New Orleans, United States. 2000</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Nouvelle-Orléans, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263070v1</w:t>
+                <w:t xml:space="preserve">hal-03039567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presynaptic modulation of electrically-evoked acetylcholine release in septal cell cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Heimrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the German Pharmacological Society, mars 1999, Mainz, Germany.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14728,472 +14728,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesions of cholinergic and serotonergic fibers using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine (5-HT) release inhippocampal slices of rats with fimbria-fornix lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Neurex Annual Meeting, Basel, December 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Bâle, Switzerland. pp.-Neurex Annual Meeting, 1999</w:t>
+              <w:t xml:space="preserve">40th Spring Meeting of the German Pharmacological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258853v1</w:t>
+                <w:t xml:space="preserve">hal-03197587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of 5-hydroxytryptamine (5-HT) release inhippocampal slices of rats with fimbria-fornix lesions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Selective cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Spring Meeting of the German Pharmacological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Mainz, Germany. 1999</w:t>
+              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society, Rome, Italy, 29 September-2 October 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197587v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective cholinergic and serotonergic lesions using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
+                <w:t xml:space="preserve">Lesions of cholinergic and serotonergic fibers using 192 IgG-saporin and 5,7-dihydroxytryptamine in the Rat : Neurochemical and behavioural effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society, Rome, Italy, 29 September-2 October 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
+              <w:t xml:space="preserve">12th Neurex Annual Meeting, Basel, December 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Bâle, Switzerland. pp.-Neurex Annual Meeting, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252808v1</w:t>
+                <w:t xml:space="preserve">hal-03258853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurochemical and behavioral effects of intrahippocampal grafts containing cholinergic and/or serotonergic neurons in rats with fimbria-fornix/cingular bundle lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Balse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Behavioral Neuroscience Society (IBNS) Annual Meeting, 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, s.l., France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15218,90 +15218,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral effects of various amounts of colchicine injected into the dentate gyrus of rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th Annual General Meeting of the European Brain and Behaviour Society (EBBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Rome, Italy. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15352,64 +15352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting Miami Beach, FL, 23-28 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Miami, United States. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15434,51 +15434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lésions sélectives de neurones cholinergiques et sérotoninergiques du cerveau à l’aide de 192 IgG-saporine et de 5,7-DHT chez le Rat : Évaluations d’effets neurochimiques et comportementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15486,51 +15486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Oberling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque de la Société des Neurosciences, 26 - 28 mai 1999, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Marseille, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15581,64 +15581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Köppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on in vivo methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Santa Cruz de Tenerife, Spain. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15702,64 +15702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Köppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E.S.N. Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Guadeloupe, France. 1996</w:t>
@@ -15827,64 +15827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Köppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Symposium on Cholinergic Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Mainz, Germany. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15909,103 +15909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurochemical and behavioral effects of intrahippocampal grafts containing cholinergic and/or serotonergic neurons in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Meeting of the European Neuroscience Association, 3-7 septembre 1995, Amsterdam, Pays-Bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Amsterdam, Netherlands. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16069,64 +16069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Köppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herbsttagung des GBCh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Basel, Switzerland. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16151,90 +16151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[3H]-Acetylcholine release in slices from the denervated rat hippocampus with septal grafts is modulated by (downregulated) muscarinic and 5-HT1B receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Jackisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Symposium on Cholinergic Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Mainz, Germany. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16259,64 +16259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal amino acid concentrations after intrahippocampal raphe and/or septal cell suspension grafts in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèléne Jeltsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16384,64 +16384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions depend on the origin of the grafted tissue and the behavioral task used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16509,103 +16509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and neurochemical effects of intrahippocampal raphe and/or septal grafts in rats with fimbria-fornix lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Regio Neurex Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Basel, Switzerland. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16624,316 +16624,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Differential behavioral effects of single or combined lesions to the infra- and supracallosal septo-hippocampal pathways in the Rat : working memory deficits are not ameliorated by oxotremorine or pilocarpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pl Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Will</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360646v1</w:t>
+                <w:t xml:space="preserve">hal-02966344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential behavioral effects of single or combined lesions to the infra- and supracallosal septo-hippocampal pathways in the Rat : working memory deficits are not ameliorated by oxotremorine or pilocarpine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kelche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jackisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Neuroscience</w:t>
+              <w:t xml:space="preserve">5th Regio Neurex Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Freiburg, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966344v1</w:t>
+                <w:t xml:space="preserve">hal-02360646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grafts containing cholinergic and/or serotonergic neurons on cholinergic, serotonergic and noradrenergic markers in the denervated rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Neufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Herrting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16984,90 +16984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural sequelae and recovery after single or combined lesions of the infracallosal and supracallosal septohippocampal pathways in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jackisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Meeting of the European Neuroscience Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Munich, Germany. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17105,90 +17105,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greffe intracérébrale, environnement et entraînement post-opératoire, et restauration comportementale après lésion des voies septo-hippocampiques chez le Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Roeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kelche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1991, Toulouse, France. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17245,64 +17245,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerveau et comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeltsch-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.1-668, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17489,51 +17489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe&#8208;guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwife Getrude Okechukwu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Patte-Mensah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01554-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykolas Bendorius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome De Seze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells6030030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.05.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5VH9JLQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.04.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneurol.2014.148" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pol-Bodetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Rusnac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBPC5DL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.02.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245WLQ9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LKSCXB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliorati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.03.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2BCKM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zohra Laalou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0b013e31816d919b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Traissard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rothmaier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Galani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimchowitsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-004-1783-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85NHV37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCTH36S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2004.09.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03281.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTSL8W84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(03)00032-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ03J93R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birthelmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amtage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#246;rster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00930-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDX1BFH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilgert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hartmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad L&#246;ffelholz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022852819018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F713946C21D1030F9B9E43A8881AC93F1245C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazaris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2003.09.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42WTFJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197583v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022852819018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Birthelmer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweizer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Jackisch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02254.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50L1LJGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dommes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200205240-00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02037.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E0C922EF73BF6F9402CFFDDBE6CC2041193B2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bolmont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aloy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9384(02)00674-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F7RGBC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tritschler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(02)00752-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB0G7VDT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaurivaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00226-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J357FTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00775-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4W2S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00448-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P99WBK8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.2000.3986" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FFD1CD578EAA2A2928AE55E6B0817773DF89E07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haaf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heimrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00030.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieluise Buchholzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#233;ne Jeltsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200009280-00006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Will" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(00)00246-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R8Q1RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeltsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/85.6.869" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00948-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002070-00025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehnardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00881.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D42E72973A8EC958A240D59593C7A739C1ED005/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(99)00058-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R1WMLC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(98)00145-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ775F3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elee Duconseille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00009-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLF0DJ08-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Erb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;ppen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00504-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0W0ZDQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neufang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szabo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01092-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V69755K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackisch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hertting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1995.65010329.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roeser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Will" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.1995.1016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-674KCRF5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347936v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00241-a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1VRP8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Greene" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80033-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMM2WCB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347998v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bratt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80053-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3FBJWFC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90004-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6ACB04D31E15E0CA334C5EBF98B314199740076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Will" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(93)90351-m" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F6HLZ5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pallage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Traissard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Geiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riegert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lehmann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackisch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neufang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lauth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008736v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrting" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060048v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Laalou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pol-Bodetto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouvier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Galani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehlinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pernon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956537v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249127v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweitzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265084v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aloy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mohier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264134v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191198v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257400v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191203v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263065v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilbert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277312v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261694v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039567v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263070v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258853v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197587v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haaf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252808v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258854v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257411v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kappler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263069v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oberling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K&#246;ppen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938531v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360645v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360646v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Greene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966344v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966345v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roeser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197584v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Taleb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch-David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe&#8208;guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwife Getrude Okechukwu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Patte-Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01554-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykolas Bendorius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113588" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome De Seze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells6030030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.05.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5VH9JLQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneurol.2014.148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.08.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pol-Bodetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Rusnac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.11.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBPC5DL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Koenig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.02.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-245WLQ9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeltsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LKSCXB9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliorati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2008.03.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK2BCKM0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zohra Laalou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oberling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0b013e31816d919b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Traissard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Herbeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riegert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rutz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rothmaier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300714" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lazarus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2005.04.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92J8PC8C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Galani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimchowitsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-004-1783-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85NHV37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFCTH36S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2004.09.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03281.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTSL8W84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birthelmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amtage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#246;rster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00930-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDX1BFH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Yee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Pereira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(03)00032-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ03J93R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hilgert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hartmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad L&#246;ffelholz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022852819018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2F713946C21D1030F9B9E43A8881AC93F1245C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lazaris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2003.09.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42WTFJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022852819018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Birthelmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweizer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Jackisch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02254.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50L1LJGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tritschler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(02)00752-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB0G7VDT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaurivaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00226-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J357FTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dommes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200205240-00015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02037.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11E0C922EF73BF6F9402CFFDDBE6CC2041193B2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bolmont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aloy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9384(02)00674-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F7RGBC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(02)00775-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W4W2S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00448-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P99WBK8V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.2000.3986" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FFD1CD578EAA2A2928AE55E6B0817773DF89E07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348019v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heimrich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feuerstein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00030.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeltsch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/85.6.869" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Will" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(00)00246-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R8Q1RV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieluise Buchholzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#233;ne Jeltsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kelche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200009280-00006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00948-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wirth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002070-00025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lehnardt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00881.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D42E72973A8EC958A240D59593C7A739C1ED005/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(99)00058-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R1WMLC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0361-9230(98)00145-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ775F3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347913v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elee Duconseille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00009-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLF0DJ08-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Erb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;ppen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(97)00504-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0W0ZDQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347923v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neufang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szabo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01092-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V69755K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackisch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hertting" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1995.65010329.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347949v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roeser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Will" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nlme.1995.1016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-674KCRF5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00241-a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1VRP8D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Greene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80033-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMM2WCB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347998v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greene" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bratt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0163-1047(05)80053-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3FBJWFC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90004-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6ACB04D31E15E0CA334C5EBF98B314199740076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348007v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Will" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(93)90351-m" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F6HLZ5P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374240v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pallage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Traissard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Geiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934989v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lazarus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riegert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934983v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lehmann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jackisch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neufang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lauth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008736v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrting" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060048v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013420v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742562v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fz Laalou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pol-Bodetto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouvier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Galani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehlinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pernon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956537v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187329v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249127v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Schweitzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265084v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264137v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aloy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mohier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264134v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191198v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257400v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191203v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277312v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263065v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hilbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261694v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199756v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263070v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039567v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197587v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haaf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252808v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258853v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258854v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257411v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kappler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263069v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oberling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K&#246;ppen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938531v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261689v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360645v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039566v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966344v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Greene" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360646v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966351v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966345v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roeser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197584v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>