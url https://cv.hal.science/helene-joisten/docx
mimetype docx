--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -927,334 +927,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanically actuated microstructures to efficiently prevent bacterial biofilm formation</w:t>
+                <w:t xml:space="preserve">One-Step Soft Chemical Synthesis of Magnetite Nanoparticles under Inert Gas Atmosphere. Magnetic Properties and In Vitro Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leulmi Pichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Laura Madalina Cursaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grant</w:t>
+                <w:t xml:space="preserve">Roxana Mioara Piticescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dieny</w:t>
+                <w:t xml:space="preserve">Dumitru Valentin Dragut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cowburn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Scientific Reports, 10 (15470), pp.15470. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72406-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10081500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115115v1</w:t>
+                <w:t xml:space="preserve">hal-02915051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Soft Chemical Synthesis of Magnetite Nanoparticles under Inert Gas Atmosphere. Magnetic Properties and In Vitro Study</w:t>
+                <w:t xml:space="preserve">Magneto-mechanically actuated microstructures to efficiently prevent bacterial biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Madalina Cursaru</w:t>
+                <w:t xml:space="preserve">S. Leulmi Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Mioara Piticescu</w:t>
+                <w:t xml:space="preserve">A. Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Valentin Dragut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Morel</w:t>
+                <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thébault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Cowburn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.1500. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Scientific Reports, 10 (15470), pp.15470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10081500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915051v1</w:t>
+                <w:t xml:space="preserve">hal-03115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer treatment by magneto-mechanical effect of particles, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,319 +2745,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
+                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276 (1), pp.1805-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.05.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356467v1</w:t>
+                <w:t xml:space="preserve">ujm-00356471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
+                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Le Berre</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 272-276 (1), pp.1805-1806. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 112 (1), pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356471v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical properties of Yttrium Iron Garnet (YIG) thin films elaborated by radio-frequency sputtering</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (12), pp.3373-3376. </w:t>
@@ -3387,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 113 (3), pp.382-386. </w:t>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (12), pp.9898-9901. </w:t>
@@ -3615,51 +3615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of deposition and annealing conditions on crystallographic properties of sputter barium ferrite thick films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,51 +4552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrating Magnetic Particles for Cancer Cells Destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342427v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NA00854A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponomareva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR90027A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joisten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02009b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfe38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cowburn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72406-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madalina Cursaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mioara Piticescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Valentin Dragut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieux-Rochaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porteseil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vison&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallegas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156712" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi-Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342427v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NA00854A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponomareva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR90027A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joisten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02009b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfe38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madalina Cursaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mioara Piticescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Valentin Dragut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi Pichot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cowburn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72406-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieux-Rochaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porteseil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vison&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallegas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156712" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi-Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>