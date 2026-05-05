--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -206,51 +206,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 8, pp.1570-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5NA00854A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -927,334 +927,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Soft Chemical Synthesis of Magnetite Nanoparticles under Inert Gas Atmosphere. Magnetic Properties and In Vitro Study</w:t>
+                <w:t xml:space="preserve">Magneto-mechanically actuated microstructures to efficiently prevent bacterial biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Madalina Cursaru</w:t>
+                <w:t xml:space="preserve">S. Leulmi Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Mioara Piticescu</w:t>
+                <w:t xml:space="preserve">A. Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Valentin Dragut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Morel</w:t>
+                <w:t xml:space="preserve">B. Dieny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thébault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Cowburn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.1500. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Scientific Reports, 10 (15470), pp.15470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10081500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915051v1</w:t>
+                <w:t xml:space="preserve">hal-03115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanically actuated microstructures to efficiently prevent bacterial biofilm formation</w:t>
+                <w:t xml:space="preserve">One-Step Soft Chemical Synthesis of Magnetite Nanoparticles under Inert Gas Atmosphere. Magnetic Properties and In Vitro Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leulmi Pichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Laura Madalina Cursaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grant</w:t>
+                <w:t xml:space="preserve">Roxana Mioara Piticescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dieny</w:t>
+                <w:t xml:space="preserve">Dumitru Valentin Dragut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cowburn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Scientific Reports, 10 (15470), pp.15470. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72406-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10081500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115115v1</w:t>
+                <w:t xml:space="preserve">hal-02915051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer treatment by magneto-mechanical effect of particles, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,51 +4552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrating Magnetic Particles for Cancer Cells Destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,277 +4658,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic microparticles vibrations at low frequency: a new approach to fighting cancer</w:t>
+                <w:t xml:space="preserve">New anticancer approach based on the low frequency vibrations of magnetic microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Leulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mism - Moscow International Symposium on Magnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108997v1</w:t>
+                <w:t xml:space="preserve">hal-02109028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New anticancer approach based on the low frequency vibrations of magnetic microparticles</w:t>
+                <w:t xml:space="preserve">Magnetic microparticles vibrations at low frequency: a new approach to fighting cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Leulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Morcrette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Mism - Moscow International Symposium on Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109028v1</w:t>
+                <w:t xml:space="preserve">hal-02108997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New anticancer approach based on the low frequency vibrations of magnetic microparticles</w:t>
               </w:r>
@@ -5792,277 +5792,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of self polarization effects in synthetic antiferromagnetic and vortex magnetic microparticles and their use for triggering cancer cells apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Leulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sabon</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109256v1</w:t>
+                <w:t xml:space="preserve">hal-02109251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic micro/nano-tweezers functionalized for biological and medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of self polarization effects in synthetic antiferromagnetic and vortex magnetic microparticles and their use for triggering cancer cells apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Leulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Auffret</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th International Conference on Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109251v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of magnetic micro/nanotweezers functionalized and dispersed in solution for bio</w:t>
               </w:r>
@@ -6467,51 +6467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342427v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NA00854A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponomareva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR90027A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joisten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02009b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfe38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madalina Cursaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mioara Piticescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Valentin Dragut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi Pichot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cowburn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72406-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieux-Rochaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porteseil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vison&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallegas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156712" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi-Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342427v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NA00854A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponomareva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR90027A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joisten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02009b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfe38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cowburn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72406-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madalina Cursaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mioara Piticescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Valentin Dragut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieux-Rochaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porteseil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vison&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallegas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156712" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi-Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>