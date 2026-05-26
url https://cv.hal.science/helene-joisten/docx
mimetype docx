--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2745,319 +2745,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
+                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Le Berre</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 112 (1), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356471v1</w:t>
+                <w:t xml:space="preserve">ujm-00356467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
+                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 112 (1), pp.19-24. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276 (1), pp.1805-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356467v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical properties of Yttrium Iron Garnet (YIG) thin films elaborated by radio-frequency sputtering</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (12), pp.3373-3376. </w:t>
@@ -3387,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 113 (3), pp.382-386. </w:t>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (12), pp.9898-9901. </w:t>
@@ -3615,51 +3615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of deposition and annealing conditions on crystallographic properties of sputter barium ferrite thick films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342427v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NA00854A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponomareva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR90027A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joisten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02009b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfe38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cowburn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72406-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madalina Cursaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mioara Piticescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Valentin Dragut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieux-Rochaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porteseil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vison&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallegas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156712" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi-Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342427v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NA00854A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponomareva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR90027A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ponomareva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202300022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joisten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr02009b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmiesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernet-Gallay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00461A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfe38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi Pichot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cowburn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72406-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Madalina Cursaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mioara Piticescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Valentin Dragut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00187b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR00585D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Morcrette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Tiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa790b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00537-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr03518j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leulmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courcier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieux-Rochaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porteseil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vison&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tallegas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156712" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Leulmi-Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>