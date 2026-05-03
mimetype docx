--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -584,238 +584,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux nouvelles stations rupestres du «Camélin récent» dans le Faguibine et les Daounas (Sahel malien)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of Holocene bovid fossils to infer palaeoenvironment in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kléna Sanogo</w:t>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sahara : preistoria e storia del Sahara prehistory and history of the Sahara préhistoire et histoire du Sahara</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.763 - 783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00095742v1</w:t>
+                <w:t xml:space="preserve">hal-00145059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Holocene bovid fossils to infer palaeoenvironment in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux nouvelles stations rupestres du «Camélin récent» dans le Faguibine et les Daounas (Sahel malien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kléna Sanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sahara : preistoria e storia del Sahara prehistory and history of the Sahara préhistoire et histoire du Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.121-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00145059v1</w:t>
+                <w:t xml:space="preserve">halshs-00095742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark Nature: Responses of humans and ecosystems to rapid environmental change</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne N Phelps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03229146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sig&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n2a3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hipondoka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Obermaier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.06.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P1NCJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremaschi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.01.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65MCLTVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne N Phelps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Manning" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Timpson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03229146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sig&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n2a3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hipondoka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Obermaier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.06.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P1NCJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremaschi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.01.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65MCLTVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestel Finck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garenne-Marot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>