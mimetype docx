--- v1 (2026-03-27)
+++ v2 (2026-04-25)
@@ -100,472 +100,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Representation Bisulfite Sequencing Library Preparation for Sperm DNA Methylation Analyses: Manual and Automated Methods</w:t>
+                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Marine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ali</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schibler</w:t>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2897, pp.531-561. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059006v1</w:t>
+                <w:t xml:space="preserve">hal-05297660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
+                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Denis</w:t>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leduc</w:t>
+                <w:t xml:space="preserve">Amrita Raja Ravi Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pez</w:t>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297660v1</w:t>
+                <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
+                <w:t xml:space="preserve">Reduced Representation Bisulfite Sequencing Library Preparation for Sperm DNA Methylation Analyses: Manual and Automated Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hozé</w:t>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrita Raja Ravi Shankar</w:t>
+                <w:t xml:space="preserve">Laurent Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.771. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2897, pp.531-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220883v1</w:t>
+                <w:t xml:space="preserve">hal-05059006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford nanopore sequencing as an alternative to reduced representation bisulphite sequencing for the identification of CpGs of interest in livestock populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián López-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Peiró-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics data integration for the identification of biomarkers for bull fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
@@ -1034,546 +1034,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation patterns at discrete CpGs and genes involved in embryonic development are related to bull fertility</w:t>
+                <w:t xml:space="preserve">Prepubertal nutritional modulation in the bull and its impact on sperm DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriama Štiavnická</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chinju Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Hošek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Kenny</w:t>
+                <w:t xml:space="preserve">Alysha Dance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08614-5⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-022-03659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672214v1</w:t>
+                <w:t xml:space="preserve">hal-03713030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Editorial: Epigenetic Variation Influences on Livestock Production and Disease Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Ibeagha-Awemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.942747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654993v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal nutritional modulation in the bull and its impact on sperm DNA methylation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sperm DNA methylation patterns at discrete CpGs and genes involved in embryonic development are related to bull fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriama Štiavnická</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-022-03659-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713030v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Epigenetic Variation Influences on Livestock Production and Disease Traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mckay</w:t>
+                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.942747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713054v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t>
               </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t>
@@ -1825,567 +1825,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176141v1</w:t>
+                <w:t xml:space="preserve">hal-03192093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DNA methylation in bull spermatozoa: evolutionary impacts, interindividual variability, and contribution to the embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjas-2019-0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192093v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation in bull spermatozoa: evolutionary impacts, interindividual variability, and contribution to the embryo</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjas-2019-0071⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959991v1</w:t>
+                <w:t xml:space="preserve">hal-02947903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02947903v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of micronutrient supplementation on performance and epigenetic status in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of bull sperm methylome revealed both species peculiarities and conserved tissue-specific features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,484 +3572,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing RUMIGEN EpiChip data to predict dairy cow performance</w:t>
+                <w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Patry</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t>
+              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238688v1</w:t>
+                <w:t xml:space="preserve">hal-05227755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-level GWAS of sperm DNA methylation in Holstein bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Harnessing RUMIGEN EpiChip data to predict dairy cow performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536661v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Harté</w:t>
+                <w:t xml:space="preserve">Sequence-level GWAS of sperm DNA methylation in Holstein bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227755v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
@@ -4206,342 +4206,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A capture-based approach for DNA methylation analysis in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">V. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+                <w:t xml:space="preserve">A. López-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256745v1</w:t>
+                <w:t xml:space="preserve">hal-04197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capture-based approach for DNA methylation analysis in cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Costes</w:t>
+                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. López-Catalina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.E. Rico</w:t>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197539v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,51 +4648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.233</w:t>
@@ -4715,277 +4715,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Anne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778951v1</w:t>
+                <w:t xml:space="preserve">hal-03364090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364090v1</w:t>
+                <w:t xml:space="preserve">hal-03778951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenome of male germ cells in ruminants</w:t>
               </w:r>
@@ -5040,103 +5040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
@@ -5159,303 +5159,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability in the bull sperm methylome: what does it tells about the animal and which practical applications?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVETS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440300v1</w:t>
+                <w:t xml:space="preserve">hal-03284625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-individual variability in the bull sperm methylome: what does it tells about the animal and which practical applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIVETS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284625v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t>
@@ -5493,103 +5493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
@@ -5618,90 +5618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impact of early life nutrition on DNA methylation patterns in bull sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5743,103 +5743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging on epigenetics of immune cells in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of sperm methylome to bull fertility and interactions with DNA polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6127,51 +6127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;patrimoine épigénétique&amp;quot; des spermatozoïdes bovins : variations physiologiques et pathologiques du méthylome spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,251 +6246,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De «l’épigénétique en paillettes» ou l’épigénome des spermatozoïdes de taureaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance hebdomadaire de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734858v1</w:t>
+                <w:t xml:space="preserve">hal-02736565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De «l’épigénétique en paillettes» ou l’épigénome des spermatozoïdes de taureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
+              <w:t xml:space="preserve">Séance hebdomadaire de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736565v1</w:t>
+                <w:t xml:space="preserve">hal-02734858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data pour les données épigénétiques: illustration par des données pan-génomiques de méthylation de l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,152 +6690,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Pierre Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607860v1</w:t>
+                <w:t xml:space="preserve">hal-02791776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRBS-toolkit</w:t>
               </w:r>
@@ -6860,51 +6860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Al Adhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6940,876 +6940,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791776v1</w:t>
+                <w:t xml:space="preserve">hal-01608764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608764v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Identification de nouveaux biomarqueurs de la fertilité mâle dans le méthylome de la semence bovine: une analyse par RRBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Notebaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Chaneze Mehalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605492v1</w:t>
+                <w:t xml:space="preserve">hal-01605221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de nouveaux biomarqueurs de la fertilité mâle dans le méthylome de la semence bovine: une analyse par RRBS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chaneze Mehalla</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605221v1</w:t>
+                <w:t xml:space="preserve">hal-01605215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605215v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la nutrition paternelle sur la qualité des gamètes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fargetton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Formation permanente - Nantes (0534)., Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603632v1</w:t>
+                <w:t xml:space="preserve">hal-02740296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bioinformatics pipeline for livestock RRBS analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hala Al Adhami</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from Frozen bull sperm cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603594v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bull spermatozoa methylation landscape displays breed-specific features revealed by RRBS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,307 +7910,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 45 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from Frozen bull sperm cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enjeu de la nutrition paternelle sur la qualité des gamètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
+              <w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Formation permanente - Nantes (0534)., Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743053v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">A new bioinformatics pipeline for livestock RRBS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Fargetton</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Al Adhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740296v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding animals for quality products: not only genetics</w:t>
               </w:r>
@@ -8192,51 +8192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8270,51 +8270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics of bovine semen: tools to analyse DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,480 +8389,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
+                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kaneda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741067v1</w:t>
+                <w:t xml:space="preserve">hal-02797595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197642v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
+                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797595v1</w:t>
+                <w:t xml:space="preserve">hal-01197642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences between cloned and non-cloned cows during first lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8967,1330 +8967,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in different lineages during the bovine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">1. Annual Epiconcept Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019185v1</w:t>
+                <w:t xml:space="preserve">hal-01019153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in different lineages during the bovine development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epigenetic of gametes and fertility in male: potential consequences on progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Epiconcept Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.110</w:t>
+              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2013, Sant Feliu de Guixols, Spain. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019153v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épigénétique…un nouveau domaine à explorer pour la filière bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004742v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic of gametes and fertility in male: potential consequences on progeny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004780v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique…un nouveau domaine à explorer pour la filière bovine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189845v1</w:t>
+                <w:t xml:space="preserve">hal-01004784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t>
+              <w:t xml:space="preserve">1. Annual Epiconcept Conference, Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004784v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épigénétique : une pierre dans le jardin des questions sur le génome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine contents and distribution in different lineages during the bovine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques de l'Académie d'Agriculture de France : Pourquoi l'Elevage est-il concerné par l'Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2010, Paris, France. pp.26-38</w:t>
+              <w:t xml:space="preserve">Conférence J. Monod, "DNA methylation and demethylation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. Institut National de la Santé et de la Recherche Médicale (INSERM)., Sep 2013, Roscoff, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019632v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'épigénétique : une pierre dans le jardin des questions sur le génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Epiconcept Conference, Epigenetics and Periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.23</w:t>
+              <w:t xml:space="preserve">Colloques de l'Académie d'Agriculture de France : Pourquoi l'Elevage est-il concerné par l'Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2010, Paris, France. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004781v1</w:t>
+                <w:t xml:space="preserve">hal-01019632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine contents and distribution in different lineages during the bovine development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+                <w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence J. Monod, "DNA methylation and demethylation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. Institut National de la Santé et de la Recherche Médicale (INSERM)., Sep 2013, Roscoff, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019198v1</w:t>
+                <w:t xml:space="preserve">hal-01019185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in somatic cell nuclear transfer and artificial insemination bovine pregnancies</w:t>
+                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Le Cleach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Jean Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard E. Lecarpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Hallé</w:t>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000963v1</w:t>
+                <w:t xml:space="preserve">hal-01003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in somatic cell nuclear transfer and artificial insemination bovine pregnancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Renard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
+                <w:t xml:space="preserve">Edouard E. Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003253v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in clone and control bovine pregnancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,277 +10384,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268428v1</w:t>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
               </w:r>
@@ -10791,77 +10791,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHaD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
@@ -10916,51 +10916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubet Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11009,445 +11009,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440281v1</w:t>
+                <w:t xml:space="preserve">hal-03517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
+              <w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517503v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,51 +11567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Westport, Ireland. </w:t>
@@ -11653,103 +11653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t>
@@ -11826,64 +11826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Livera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12044,152 +12044,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Evolution des profils de méthylation (5mC et 5HMC) et d’expression des gènes DNMTs et TETs dans le lignage trophoblastique et ses dérivés chez le bovin au cours de la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition : Bases fondamentales et cliniques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738179v1</w:t>
+                <w:t xml:space="preserve">hal-01608686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
               </w:r>
@@ -12294,426 +12294,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des profils de méthylation (5mC et 5HMC) et d’expression des gènes DNMTs et TETs dans le lignage trophoblastique et ses dérivés chez le bovin au cours de la gestation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition : Bases fondamentales et cliniques"</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608686v1</w:t>
+                <w:t xml:space="preserve">hal-02738420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUminometric Methylation Assay (LUMA) : Mise au point et applications chez le bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607588v1</w:t>
+                <w:t xml:space="preserve">hal-02737532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">LUminometric Methylation Assay (LUMA) : Mise au point et applications chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737532v1</w:t>
+                <w:t xml:space="preserve">hal-01607588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
@@ -12748,228 +12748,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738420v1</w:t>
+                <w:t xml:space="preserve">hal-02738179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone/protamine content of frozen bull sperm cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
+                <w:t xml:space="preserve">Bull spermatozoa DNA methylation landscape displays unique features revealed by multi-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States. , 2016, Plant &amp; Animal Genome XXIV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743274v1</w:t>
+                <w:t xml:space="preserve">hal-02741887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bull spermatozoa DNA methylation landscape displays unique features revealed by multi-scale analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12998,2044 +12998,2044 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States. , 2016, Plant &amp; Animal Genome XXIV</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741887v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798618v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742703v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+                <w:t xml:space="preserve">Histone/protamine content of frozen bull sperm cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741293v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194108v1</w:t>
+                <w:t xml:space="preserve">hal-02742460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Edition</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210954v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic databases in cattle ant the prediction of phenotypes from genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Devinoy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, Publication - European Association for Animal Production</w:t>
+                <w:t xml:space="preserve">COST Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535309v1</w:t>
+                <w:t xml:space="preserve">hal-01194109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Al Adhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742460v1</w:t>
+                <w:t xml:space="preserve">hal-02741269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Al Adhami</w:t>
+                <w:t xml:space="preserve">Epigenetic databases in cattle ant the prediction of phenotypes from genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, Publication - European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741269v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COST Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194109v1</w:t>
+                <w:t xml:space="preserve">hal-01210954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741156v1</w:t>
+                <w:t xml:space="preserve">hal-02801617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801617v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799304v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738559v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in bovine placental and fetal tissues after somatic nuclear reprogramming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Al-Adhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 p., 2014, Epigenetics and Periconception Environment</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743903v1</w:t>
+                <w:t xml:space="preserve">hal-02741118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in bovine placental and fetal tissues after somatic nuclear reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t>
+              <w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, International Federation of Placenta Associations meeting 2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741118v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15536,51 +15536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569709v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.942747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjas-2019-0071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Mizutani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichiro Iemura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Natsume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Ando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807136200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tsuzurugi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Michikawa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chatail-Hermitte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravassard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.5.1713-1729.2005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alban&#232;se" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Biguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/10.17.1785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03083407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millecamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Geoffroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/12849" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metezeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azoulay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1080300313" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24L0VJJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hoz&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rico" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605221v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaneze Mehalla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797239v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004780v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Le Cleach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab13" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cleach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hall&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsas.org.uk/bull-fertility" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608686v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340126.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743903v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270532_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.120" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841615v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372111v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569709v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.942747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjas-2019-0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Mizutani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichiro Iemura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Natsume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Ando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807136200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tsuzurugi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Michikawa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chatail-Hermitte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravassard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.5.1713-1729.2005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alban&#232;se" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Biguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/10.17.1785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03083407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millecamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Geoffroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/12849" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metezeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azoulay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1080300313" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24L0VJJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hoz&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605221v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaneze Mehalla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603632v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797239v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004780v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Le Cleach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cleach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hall&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsas.org.uk/bull-fertility" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607588v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340126.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270532_2.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.120" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841615v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372111v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>