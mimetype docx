--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
+                <w:t xml:space="preserve">Reduced Representation Bisulfite Sequencing Library Preparation for Sperm DNA Methylation Analyses: Manual and Automated Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Denis</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leduc</w:t>
+                <w:t xml:space="preserve">Laurent Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pez</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2897, pp.531-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297660v1</w:t>
+                <w:t xml:space="preserve">hal-05059006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
               </w:r>
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Representation Bisulfite Sequencing Library Preparation for Sperm DNA Methylation Analyses: Manual and Automated Methods</w:t>
+                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Marine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ali</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schibler</w:t>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2897, pp.531-561. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059006v1</w:t>
+                <w:t xml:space="preserve">hal-05297660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford nanopore sequencing as an alternative to reduced representation bisulphite sequencing for the identification of CpGs of interest in livestock populations</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
@@ -1034,546 +1034,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepubertal nutritional modulation in the bull and its impact on sperm DNA methylation</w:t>
+                <w:t xml:space="preserve">Sperm DNA methylation patterns at discrete CpGs and genes involved in embryonic development are related to bull fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinju Johnson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Miriama Štiavnická</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alysha Dance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-022-03659-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713030v1</w:t>
+                <w:t xml:space="preserve">hal-03672214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Epigenetic Variation Influences on Livestock Production and Disease Traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Mckay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.942747⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713054v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation patterns at discrete CpGs and genes involved in embryonic development are related to bull fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prepubertal nutritional modulation in the bull and its impact on sperm DNA methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinju Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriama Štiavnická</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Kenny</w:t>
+                <w:t xml:space="preserve">Alysha Dance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08614-5⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-022-03659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672214v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Editorial: Epigenetic Variation Influences on Livestock Production and Disease Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Ibeagha-Awemu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.942747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654993v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t>
               </w:r>
@@ -1825,567 +1825,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192093v1</w:t>
+                <w:t xml:space="preserve">hal-03176141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation in bull spermatozoa: evolutionary impacts, interindividual variability, and contribution to the embryo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjas-2019-0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959991v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA methylation in bull spermatozoa: evolutionary impacts, interindividual variability, and contribution to the embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjas-2019-0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947903v1</w:t>
+                <w:t xml:space="preserve">hal-02959991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03176141v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of micronutrient supplementation on performance and epigenetic status in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of bull sperm methylome revealed both species peculiarities and conserved tissue-specific features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,182 +3572,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence-level GWAS of sperm DNA methylation in Holstein bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227755v1</w:t>
+                <w:t xml:space="preserve">hal-05536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing RUMIGEN EpiChip data to predict dairy cow performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,219 +3755,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-level GWAS of sperm DNA methylation in Holstein bulls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536661v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
               </w:r>
@@ -4005,51 +4005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
@@ -4072,476 +4072,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large study to assess the magnitude of foetal programming in cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Fouéré</w:t>
+                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hozé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M P Sanchez</w:t>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195862v1</w:t>
+                <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capture-based approach for DNA methylation analysis in cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Costes</w:t>
+                <w:t xml:space="preserve">A large study to assess the magnitude of foetal programming in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. López-Catalina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D.E. Rico</w:t>
+                <w:t xml:space="preserve">C Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197539v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Harté</w:t>
+                <w:t xml:space="preserve">A capture-based approach for DNA methylation analysis in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">A. López-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+                <w:t xml:space="preserve">M. Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256745v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,51 +4648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.233</w:t>
@@ -4734,77 +4734,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4846,77 +4846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5053,90 +5053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
@@ -5159,277 +5159,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-individual variability in the bull sperm methylome: what does it tells about the animal and which practical applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIVETS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284625v1</w:t>
+                <w:t xml:space="preserve">hal-03440300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability in the bull sperm methylome: what does it tells about the animal and which practical applications?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVETS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440300v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,103 +5493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
@@ -5618,90 +5618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impact of early life nutrition on DNA methylation patterns in bull sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5743,103 +5743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging on epigenetics of immune cells in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t>
@@ -5868,51 +5868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of sperm methylome to bull fertility and interactions with DNA polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6127,51 +6127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;patrimoine épigénétique&amp;quot; des spermatozoïdes bovins : variations physiologiques et pathologiques du méthylome spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,251 +6246,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De «l’épigénétique en paillettes» ou l’épigénome des spermatozoïdes de taureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
+              <w:t xml:space="preserve">Séance hebdomadaire de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736565v1</w:t>
+                <w:t xml:space="preserve">hal-02734858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De «l’épigénétique en paillettes» ou l’épigénome des spermatozoïdes de taureaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance hebdomadaire de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734858v1</w:t>
+                <w:t xml:space="preserve">hal-02736565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data pour les données épigénétiques: illustration par des données pan-génomiques de méthylation de l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,1182 +6690,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Calvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791776v1</w:t>
+                <w:t xml:space="preserve">hal-01607860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRBS-toolkit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Al Adhami</w:t>
+                <w:t xml:space="preserve">Pierre Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604387v1</w:t>
+                <w:t xml:space="preserve">hal-02791776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">RRBS-toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Al Adhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608764v1</w:t>
+                <w:t xml:space="preserve">hal-01604387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605492v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de nouveaux biomarqueurs de la fertilité mâle dans le méthylome de la semence bovine: une analyse par RRBS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605221v1</w:t>
+                <w:t xml:space="preserve">hal-01605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification de nouveaux biomarqueurs de la fertilité mâle dans le méthylome de la semence bovine: une analyse par RRBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaneze Mehalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605215v1</w:t>
+                <w:t xml:space="preserve">hal-01605221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+                <w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607860v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from Frozen bull sperm cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zawadzki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Fargetton</w:t>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740296v1</w:t>
+                <w:t xml:space="preserve">hal-02743053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from Frozen bull sperm cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Influence of somatic cell count and trace element supplementation on lactation performance and DNA methylation in PBMC and MEC during early lactation in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Michel Fargetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Dairy Federation (IDF). FRA., Sep 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743053v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bull spermatozoa methylation landscape displays breed-specific features revealed by RRBS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,64 +8054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Al Adhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 1 p</w:t>
@@ -8192,51 +8192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,605 +8264,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to analyse DNA methylation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741190v1</w:t>
+                <w:t xml:space="preserve">hal-02741067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
+                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797595v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kaneda</w:t>
+                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to analyse DNA methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2015, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741067v1</w:t>
+                <w:t xml:space="preserve">hal-02741190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
+                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Campion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197642v1</w:t>
+                <w:t xml:space="preserve">hal-02797595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences between cloned and non-cloned cows during first lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8967,1330 +8967,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in different lineages during the bovine development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Guillomot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Epiconcept Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.110</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019153v1</w:t>
+                <w:t xml:space="preserve">hal-01019185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic of gametes and fertility in male: potential consequences on progeny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004780v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique…un nouveau domaine à explorer pour la filière bovine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in different lineages during the bovine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Annual Epiconcept Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189845v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic of gametes and fertility in male: potential consequences on progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2013, Sant Feliu de Guixols, Spain. pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004742v1</w:t>
+                <w:t xml:space="preserve">hal-01004780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épigénétique…un nouveau domaine à explorer pour la filière bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004784v1</w:t>
+                <w:t xml:space="preserve">hal-01189845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Epiconcept Conference, Epigenetics and Periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.23</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004781v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine contents and distribution in different lineages during the bovine development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'épigénétique : une pierre dans le jardin des questions sur le génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence J. Monod, "DNA methylation and demethylation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. Institut National de la Santé et de la Recherche Médicale (INSERM)., Sep 2013, Roscoff, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloques de l'Académie d'Agriculture de France : Pourquoi l'Elevage est-il concerné par l'Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2010, Paris, France. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019198v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épigénétique : une pierre dans le jardin des questions sur le génome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques de l'Académie d'Agriculture de France : Pourquoi l'Elevage est-il concerné par l'Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2010, Paris, France. pp.26-38</w:t>
+              <w:t xml:space="preserve">1. Annual Epiconcept Conference, Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019632v1</w:t>
+                <w:t xml:space="preserve">hal-01004781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Campion</w:t>
+                <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine contents and distribution in different lineages during the bovine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Conférence J. Monod, "DNA methylation and demethylation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. Institut National de la Santé et de la Recherche Médicale (INSERM)., Sep 2013, Roscoff, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019185v1</w:t>
+                <w:t xml:space="preserve">hal-01019198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
+                <w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in somatic cell nuclear transfer and artificial insemination bovine pregnancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Renard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Guillomot</w:t>
+                <w:t xml:space="preserve">Nicolas N. Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
+                <w:t xml:space="preserve">Edouard E. Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003253v1</w:t>
+                <w:t xml:space="preserve">hal-01000963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in somatic cell nuclear transfer and artificial insemination bovine pregnancies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Hallé</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000963v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in clone and control bovine pregnancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,984 +10384,984 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+                <w:t xml:space="preserve">hal-05268428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268428v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
+                <w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Kress</w:t>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Baquerre</w:t>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Montillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">DOHaD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808163v1</w:t>
+                <w:t xml:space="preserve">hal-03769595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications induced by preclinical inflammation in the mouse mammary gland during successive lactations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPI-OLF project: Epigenetic programming of the olfactory bulb in relation to the maternal environment: mapping of 5-methylation and 5-hydroxymethylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubet Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOHaD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées d'animation EpiPhASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769595v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPI-OLF project: Epigenetic programming of the olfactory bulb in relation to the maternal environment: mapping of 5-methylation and 5-hydroxymethylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubet Camille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation EpiPhASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378839v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Letheule</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
+              <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517503v1</w:t>
+                <w:t xml:space="preserve">hal-03726549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inflammation on epigenetic markers in the lactating mammary gland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+                <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
+              <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726549v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t>
@@ -11390,64 +11390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,51 +11567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Westport, Ireland. </w:t>
@@ -11653,103 +11653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t>
@@ -11826,64 +11826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Livera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12044,277 +12044,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des profils de méthylation (5mC et 5HMC) et d’expression des gènes DNMTs et TETs dans le lignage trophoblastique et ses dérivés chez le bovin au cours de la gestation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition : Bases fondamentales et cliniques"</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608686v1</w:t>
+                <w:t xml:space="preserve">hal-02738179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Evolution des profils de méthylation (5mC et 5HMC) et d’expression des gènes DNMTs et TETs dans le lignage trophoblastique et ses dérivés chez le bovin au cours de la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t>
+              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition : Bases fondamentales et cliniques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735698v1</w:t>
+                <w:t xml:space="preserve">hal-01608686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
               </w:r>
@@ -12373,347 +12373,347 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738420v1</w:t>
+                <w:t xml:space="preserve">hal-02735698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">LUminometric Methylation Assay (LUMA) : Mise au point et applications chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737532v1</w:t>
+                <w:t xml:space="preserve">hal-01607588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUminometric Methylation Assay (LUMA) : Mise au point et applications chez le bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607588v1</w:t>
+                <w:t xml:space="preserve">hal-02737532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
@@ -12748,228 +12748,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738179v1</w:t>
+                <w:t xml:space="preserve">hal-02738420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bull spermatozoa DNA methylation landscape displays unique features revealed by multi-scale analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Histone/protamine content of frozen bull sperm cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States. , 2016, Plant &amp; Animal Genome XXIV</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741887v1</w:t>
+                <w:t xml:space="preserve">hal-02743274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bull spermatozoa DNA methylation landscape displays unique features revealed by multi-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12998,1759 +12998,1759 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States. , 2016, Plant &amp; Animal Genome XXIV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798618v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742703v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+                <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741293v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone/protamine content of frozen bull sperm cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+                <w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743274v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742460v1</w:t>
+                <w:t xml:space="preserve">hal-01194108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
+                <w:t xml:space="preserve">COST Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741156v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Al Adhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194109v1</w:t>
+                <w:t xml:space="preserve">hal-02741269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Al Adhami</w:t>
+                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741269v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic databases in cattle ant the prediction of phenotypes from genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, Publication - European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535309v1</w:t>
+                <w:t xml:space="preserve">hal-02741156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic databases in cattle ant the prediction of phenotypes from genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, Publication - European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210954v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801617v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799304v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738559v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Office</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01194108v1</w:t>
+                <w:t xml:space="preserve">hal-02738559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t>
               </w:r>
@@ -14762,77 +14762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Al-Adhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t>
@@ -14874,51 +14874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in bovine placental and fetal tissues after somatic nuclear reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14926,51 +14926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
@@ -15536,51 +15536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569709v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.942747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjas-2019-0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Mizutani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichiro Iemura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Natsume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Ando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807136200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tsuzurugi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Michikawa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chatail-Hermitte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravassard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.5.1713-1729.2005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alban&#232;se" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Biguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/10.17.1785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03083407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millecamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Geoffroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/12849" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metezeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azoulay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1080300313" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24L0VJJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hoz&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605221v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaneze Mehalla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603632v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797239v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004780v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Le Cleach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cleach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hall&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsas.org.uk/bull-fertility" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607588v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340126.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270532_2.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.120" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841615v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372111v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569709v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Ibeagha-Awemu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.942747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjas-2019-0071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Mizutani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichiro Iemura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Natsume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Ando" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807136200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tsuzurugi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Michikawa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chatail-Hermitte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravassard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.5.1713-1729.2005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alban&#232;se" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Biguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/10.17.1785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03083407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Millecamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Geoffroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/12849" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metezeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azoulay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1080300313" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24L0VJJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hoz&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Rico" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605221v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaneze Mehalla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pount" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603632v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797239v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004780v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Le Cleach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab13" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cleach" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hall&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsas.org.uk/bull-fertility" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608686v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535309v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Renard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340126.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270532_2.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.120" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841615v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372111v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>