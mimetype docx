--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -802,295 +802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial sonification of letters on tablets to stimulate literacy skills and handwriting in 5 y-o children: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognition incarnée et éducation : comment l’expérience sensori-motrice stimule l’apprentissage de la lecture – écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (1), pp.253-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117548v1</w:t>
+                <w:t xml:space="preserve">hal-04141913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition incarnée et éducation : comment l’expérience sensori-motrice stimule l’apprentissage de la lecture – écriture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial sonification of letters on tablets to stimulate literacy skills and handwriting in 5 y-o children: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Ecalle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.102844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141913v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensory letter integration and implicit learning of reading with 5-year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,302 +1412,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating Effect of Multisensory Letter Encoding on Reading and Spelling in 5-Year-Old Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence-based practices to stimulate emergent literacy skills in kindergarten in France: A large-scale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acp.3116⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133963v1</w:t>
+                <w:t xml:space="preserve">hal-04117499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based practices to stimulate emergent literacy skills in kindergarten in France: A large-scale study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facilitating Effect of Multisensory Letter Encoding on Reading and Spelling in 5-Year-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.102-113. </w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (3), pp.381-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2015.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acp.3116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117499v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can low-skilled 5-year-old children benefit from multisensory training on the acquisition of the alphabetic principle?</w:t>
               </w:r>
@@ -1816,256 +1816,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet d’une exploration auditive et haptique et des capacités de transfert inter-modal sur l’apprentissage des lettres auprès d’un enfant porteur de trisomie 21.</w:t>
+                <w:t xml:space="preserve">Évaluation des connaissances précoces prédictives de l’apprentissage de la lecture en grande section de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Lise Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979380v1</w:t>
+                <w:t xml:space="preserve">hal-04117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des connaissances précoces prédictives de l’apprentissage de la lecture en grande section de maternelle</w:t>
+                <w:t xml:space="preserve">Etude de l’effet d’une exploration auditive et haptique et des capacités de transfert inter-modal sur l’apprentissage des lettres auprès d’un enfant porteur de trisomie 21.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.212-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.4219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04117475v1</w:t>
+                <w:t xml:space="preserve">hal-02979380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une exploration multisensorielle séquentielle orientée sur le développement de la compréhension du principe alphabétique chez les enfants de 5 ans faibles connaisseurs de lettres</w:t>
               </w:r>
@@ -3446,51 +3446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5B3E80"/>
+    <w:nsid w:val="61A16F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3677,51 +3677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-4698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015340v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241238610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1189046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.222.0195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2016.1700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2015.05.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K5NJ31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2013.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56M5657P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Lise Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.114.0641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MPHBF0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05321618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Joset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Melloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-4698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015340v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241238610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1189046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.222.0195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2016.1700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2015.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K5NJ31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2013.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56M5657P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Lise Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.114.0641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MPHBF0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05321618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Joset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Melloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>