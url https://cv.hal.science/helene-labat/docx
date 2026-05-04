--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1816,256 +1816,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des connaissances précoces prédictives de l’apprentissage de la lecture en grande section de maternelle</w:t>
+                <w:t xml:space="preserve">Etude de l’effet d’une exploration auditive et haptique et des capacités de transfert inter-modal sur l’apprentissage des lettres auprès d’un enfant porteur de trisomie 21.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.212-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117475v1</w:t>
+                <w:t xml:space="preserve">hal-02979380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet d’une exploration auditive et haptique et des capacités de transfert inter-modal sur l’apprentissage des lettres auprès d’un enfant porteur de trisomie 21.</w:t>
+                <w:t xml:space="preserve">Évaluation des connaissances précoces prédictives de l’apprentissage de la lecture en grande section de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Lise Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979380v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une exploration multisensorielle séquentielle orientée sur le développement de la compréhension du principe alphabétique chez les enfants de 5 ans faibles connaisseurs de lettres</w:t>
               </w:r>
@@ -2263,193 +2263,387 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d’aide en lecture à la fin du CP dans la cohorte ELFE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quel est l’effet de l’écriture sur tablette tactile pour réduire les difficultés d’apprentissage des différentes formes des lettres chez les enfants de 5 ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Gheffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlie Alcindor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique ELFE et Epipage 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED - INSERM, Oct 2025, Aubervillers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de la Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321618v1</w:t>
+                <w:t xml:space="preserve">hal-05610303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d’aide en lecture à la fin du CP dans la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique ELFE et Epipage 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED - INSERM, Oct 2025, Aubervillers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les interactions environnement-sujet ont-elles un effet sur la lecture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Groupe Thématique Multisensoriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un entraînement à l’écriture de lettres sur tablette tactile, peut il stimuler le développement de l’identité abstraite des lettres chez les enfants de 5 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convention scientifique de l’Institut Carnot Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2459,629 +2653,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of inferential processes in children: the role of information accessibility in reading comprehension situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Cognitive Psychology 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield - UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does learning to write allographs on a touchscreen tablet stimulate the development of the abstract identity of letters in 5-year-old pre-readers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter position processing effect in children aged 7-11 years’ reading of French words aged: Cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ebran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional experience and rate of decoding skills with kindergarten: Effect of multimodal integration of letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th annual meeting of the Society for the Scientific Studies of Reading, Porto, Portugal, 13-16th july.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional experience and rate of decoding skills with kindergarten: Effect of multimodal integration of letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine E. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Joset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations among specific linguistic, general cognitive skills and difficulties in word identification with very poor readers: a comparative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3091,51 +3285,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la lecture-écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3164,221 +3358,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Health Sciences., pp.227-235, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les interactions environnement-sujet ont-elles un effet sur la lecture ?</w:t>
+                <w:t xml:space="preserve">Apprentissage multisensoriel des lettres : quel est le rôle de l’interface pour améliorer l’écriture du jeune enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2019, que dit la recherche ? Réseau CANOPé: Le réseau de création et d’accompagnement pédagogique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3446,51 +3578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61A16F57"/>
+    <w:nsid w:val="E6DAA519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3677,51 +3809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-4698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015340v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241238610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1189046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.222.0195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2016.1700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2015.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K5NJ31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2013.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56M5657P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117475v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Lise Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.114.0641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MPHBF0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05321618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Joset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Melloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3832-4698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015340v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241238610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1189046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.222.0195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2016.1700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2015.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K5NJ31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baldy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2013.09.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56M5657P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Lise Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.114.0641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MPHBF0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gheffar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlie Alcindor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05321618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Billot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ebran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Joset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Melloul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>