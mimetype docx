--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Labouré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Institut AgroDijon Enseignement de l'évaluation sensorielle en 1er et 3ième année d'école d'ingénieur ainsi qu'en Master International P2FOOD.Co-responsable de la dominante Sens&Co (Evaluation Sensorielle et Compagnie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8173-6145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116007613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Relationship Between Astringency and Lingual Tactile Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 57 (1), pp.e70062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part II: Influence on taste compounds release and sensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.116938. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.e70053. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and oral comfort appreciation of whey-enriched dairy products by older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesha Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (3), pp.117468. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part I: Bolus properties and relationships with the texture profile analysis of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.116169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights to Study, Understand and Manage Extruded Dry Pet Food Palatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Le Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1095. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14071095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.e3450. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block classification of chocolate and cocoa samples into sensory poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Biancolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 340, pp.127904. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among oral health status, bolus formation and food comfortability during consumption of model cheeses in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (16), pp.7379-7389. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00767j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques culinaires et confort en bouche chez la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche, un nouveau concept pour mieux comprendre les attentes des consommateurs seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Aroma Compounds of Dark Chocolates Differing in Organoleptic Properties: A GC-O Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (8), pp.1809. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25081809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Combined effect of cheese characteristics and food oral processing on in vivo aroma release&amp;quot; [Flavour Frag. J. 27 (2012) 414-423]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.124-124. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds profiling by using proton transfer reaction-time of flight-mass spectrometry (PTR-ToF-MS). The case study of dark chocolates organoleptic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.92-119. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Salivary Hypofunction and Food Consumption in the Elderlies. A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0960-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.259. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des seniors : impact des différents facteurs de santé orale sur les dimensions de l’acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aliments pour maintenir la prise alimentaire chez les personnes âgées et prévenir la dénutrition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408041258793853E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blade tenderization, marinade and cooking temperature on oral comfort when eating meat in an elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche est amélioré pour les personnes âgées ayant une mauvaise dentition lors de la consommation de produits carnés adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to understand elderly people’s expectations in terms of food sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: Impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.391 - 398. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (4), pp.280-287. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model cheese aroma perception is explained not only by in vivo aroma release but also by salivary composition and oral processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01472K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basal free fatty acid concentration in human saliva is related to salivary lipolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.5969. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06418-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat perception in cottage cheese: The contribution of aroma and tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (Part B), pp.241 - 246. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina A. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary flow decreases in healthy elderly people independently of dental status and drug intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (4), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of a food product assortment modulates the effect of providing choice on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.44 - 51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory properties linked to fat content and tasting temperature in cottage cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.735 - 746. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding aroma release from model cheeses by a statistical multiblock approach on oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual retronasal aroma release variability during cheese consumption: Role of food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.692-700. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41276. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2011.00340.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of cheese characteristics and food oral processing on in vivo aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6 (special issue paper)), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid cheese consumption: Quantification of oral coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual variability in aroma release during sweet mint consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of wheat flour type, flour particle size and protein content in a cake-like dough: Proton mobility and rheological properties assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.691-698. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth mechanisms leading to flavor release and perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390903044693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma perception in dairy products: the roles of texture, aroma release and consumer physiology. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Aroma Release of Milk Gels of Different Hardnesses: Inter-individual Differences and Their Consequences on Aroma Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1697-1703. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0728505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between rearing practices and eating quality traits of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (3), pp.242-254. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardness of Model Fresh Cheese on Aroma Release: In Vivo and in Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8), pp.3066-3073. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0633793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise : relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.227-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.R1501-R1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical modifications of proteins: disulfide bonds reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haertlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77 (3), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0308-8146(01)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food texture change on metabolic parameters : short and long term feeding patterns and body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace PTR-MS analysis with simutaneous TDS or TCATA sensory evaluation: Release and perception of the aroma of dark chocolates differing in sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche : Un concept pour mieux comprendre les attentes des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT Actia Sensorialis « Satisfaire les besoins et attentes des consommateurs vis-à-vis de leur alimentation - Focus sur les seniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark chocolates organoleptic differences: a PTR-ToF-MS success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace of dark chocolates differing in sensory characteristics using PTR-TOF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg Symposium on Flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nose-space of dark chocolates using PTR-ToF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.22. International Mass Spectrometry Conference (IMSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolates classification according to their volatile compounds fingerprints measured by PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on cocoa coffee and tea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aroma composition allow to discriminate groups of dark chocolates categorized on the basis of their organoleptic properties? Inputs of direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cocoa research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-MS-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. journées françaises de Spectrométrie de Masse et Analyse Protéomique (SMAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to assess the acceptance of various food textures by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to assess the acceptance of food by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice among desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th annual meeting of the British Feeding and Drinking Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands. pp.217, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to understand elderlies' expectations in terms of sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Food Factor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice amongst desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benjamin Franklin Lafayette Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety on vegetables: What impact on food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception thresholds for fat in cottage cheese: inter-individual variability, aroma contribution and impact of tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Multiblock Approach on Oral Processing parameters, in vivo aroma release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the well-being questionnaire on satiation, satiety and digestive comfort: the Satiarome questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dijon (France), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1: Oral processing behaviours and retronasal aroma release variability during cheese consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 1: Interplays of food physics, oral physiology and sensory perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory, in vitro, in vivo and modeling approaches to understand salt release and perception in mouth: toward tools to design palatable and healthy foods (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brézil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFOST world congress on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Foz do Iguaçu, Parana State, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical and sensory analyses around the concepts of fatness and fullness in wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Teyssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira Foz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Conference Series on Wine Active Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of flavor compounds release during food mastication of cheese products in function of oral physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in breath-by-breath aroma release data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. world congress of food sciences technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise: Relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release measurements and sensory perception of flavoured milk proteins gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13th World Congress of Food Sciences Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of herd management on sensorial quality of Charolais heifer meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la texture de gels riches en protéines sur la libération et la perception des arômes / Modification de la structure et impact sur la libération et la perception des arômes. Application à des systèmes fromagers modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions texture-arômes dans des matrices fromagères: approche physicochimique et sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between astringency perception and tongue tactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health people imparirments modify bolus formation, bolus characteristics and food comfortability of meat products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma re-lease and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe structural food bolus in elderly: the relevant parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des séniors : impact des différents facteurs de santé orale sur les dimensions de l'acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release by APCI-MS and PTR-MS: impact of water content of exhaled air and evidence for competition between aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaviera X. Pennanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Hansel et Jürgen Dunkl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. international conference on Proton transfer reaction mass spectrometry and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innsbruck University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2013, Proceedings of the 6th International Conference on proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling approach as a tool to better understand in-mouth flavour release during the eating of a solid food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 16. World congress of food sciences &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, foz do Iguaçu, Brazil. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth air cavity volume changes and aroma release during mint consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release: what are interactions between subjects, products and aroma compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release: impact of free or imposed consumption protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peio Touyarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release and consumer physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthcoating: interaction between food properties and physiology of the consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international symposium of delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GOHAI: A new tool for panel selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma release and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on product characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 94 - The Potential Use of Raw and Deodorized Non-Conventional Protein Powder in Human Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cabio’ch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-511, 2014, 9780128067826. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamic of flavor compounds release during food mastication of cheese products in relation to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00091-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on the subject’s physiology and food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture-aroma interactions in dairy products: do in-vivo and in-vitro aroma release explain sensory perception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality classification of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Labouré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Institut AgroDijon Enseignement de l'évaluation sensorielle en 1er et 3ième année d'école d'ingénieur ainsi qu'en Master International P2FOOD.Co-responsable de la dominante Sens&Co (Evaluation Sensorielle et Compagnie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8173-6145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116007613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Relationship Between Astringency and Lingual Tactile Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 57 (1), pp.e70062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part II: Influence on taste compounds release and sensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.116938. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and oral comfort appreciation of whey-enriched dairy products by older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesha Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (3), pp.117468. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.e70053. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part I: Bolus properties and relationships with the texture profile analysis of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.116169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights to Study, Understand and Manage Extruded Dry Pet Food Palatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Le Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1095. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14071095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.e3450. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block classification of chocolate and cocoa samples into sensory poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Biancolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 340, pp.127904. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among oral health status, bolus formation and food comfortability during consumption of model cheeses in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (16), pp.7379-7389. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00767j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques culinaires et confort en bouche chez la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche, un nouveau concept pour mieux comprendre les attentes des consommateurs seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Aroma Compounds of Dark Chocolates Differing in Organoleptic Properties: A GC-O Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (8), pp.1809. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25081809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Combined effect of cheese characteristics and food oral processing on in vivo aroma release&amp;quot; [Flavour Frag. J. 27 (2012) 414-423]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.124-124. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds profiling by using proton transfer reaction-time of flight-mass spectrometry (PTR-ToF-MS). The case study of dark chocolates organoleptic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.92-119. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Salivary Hypofunction and Food Consumption in the Elderlies. A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0960-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aliments pour maintenir la prise alimentaire chez les personnes âgées et prévenir la dénutrition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408041258793853E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blade tenderization, marinade and cooking temperature on oral comfort when eating meat in an elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des seniors : impact des différents facteurs de santé orale sur les dimensions de l’acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche est amélioré pour les personnes âgées ayant une mauvaise dentition lors de la consommation de produits carnés adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to understand elderly people’s expectations in terms of food sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: Impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.391 - 398. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model cheese aroma perception is explained not only by in vivo aroma release but also by salivary composition and oral processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01472K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (4), pp.280-287. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basal free fatty acid concentration in human saliva is related to salivary lipolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.5969. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06418-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina A. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat perception in cottage cheese: The contribution of aroma and tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (Part B), pp.241 - 246. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary flow decreases in healthy elderly people independently of dental status and drug intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (4), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of a food product assortment modulates the effect of providing choice on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.44 - 51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory properties linked to fat content and tasting temperature in cottage cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.735 - 746. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding aroma release from model cheeses by a statistical multiblock approach on oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual retronasal aroma release variability during cheese consumption: Role of food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.692-700. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41276. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2011.00340.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of cheese characteristics and food oral processing on in vivo aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6 (special issue paper)), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid cheese consumption: Quantification of oral coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual variability in aroma release during sweet mint consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of wheat flour type, flour particle size and protein content in a cake-like dough: Proton mobility and rheological properties assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.691-698. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth mechanisms leading to flavor release and perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390903044693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma perception in dairy products: the roles of texture, aroma release and consumer physiology. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Aroma Release of Milk Gels of Different Hardnesses: Inter-individual Differences and Their Consequences on Aroma Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1697-1703. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0728505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between rearing practices and eating quality traits of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (3), pp.242-254. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardness of Model Fresh Cheese on Aroma Release: In Vivo and in Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8), pp.3066-3073. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0633793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise : relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.227-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.R1501-R1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical modifications of proteins: disulfide bonds reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haertlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77 (3), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0308-8146(01)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food texture change on metabolic parameters : short and long term feeding patterns and body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace PTR-MS analysis with simutaneous TDS or TCATA sensory evaluation: Release and perception of the aroma of dark chocolates differing in sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche : Un concept pour mieux comprendre les attentes des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT Actia Sensorialis « Satisfaire les besoins et attentes des consommateurs vis-à-vis de leur alimentation - Focus sur les seniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark chocolates organoleptic differences: a PTR-ToF-MS success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace of dark chocolates differing in sensory characteristics using PTR-TOF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg Symposium on Flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nose-space of dark chocolates using PTR-ToF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.22. International Mass Spectrometry Conference (IMSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolates classification according to their volatile compounds fingerprints measured by PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on cocoa coffee and tea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aroma composition allow to discriminate groups of dark chocolates categorized on the basis of their organoleptic properties? Inputs of direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cocoa research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-MS-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. journées françaises de Spectrométrie de Masse et Analyse Protéomique (SMAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to assess the acceptance of food by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice among desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th annual meeting of the British Feeding and Drinking Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands. pp.217, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to assess the acceptance of various food textures by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to understand elderlies' expectations in terms of sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Food Factor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice amongst desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benjamin Franklin Lafayette Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety on vegetables: What impact on food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception thresholds for fat in cottage cheese: inter-individual variability, aroma contribution and impact of tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the well-being questionnaire on satiation, satiety and digestive comfort: the Satiarome questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dijon (France), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Multiblock Approach on Oral Processing parameters, in vivo aroma release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1: Oral processing behaviours and retronasal aroma release variability during cheese consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 1: Interplays of food physics, oral physiology and sensory perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory, in vitro, in vivo and modeling approaches to understand salt release and perception in mouth: toward tools to design palatable and healthy foods (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brézil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFOST world congress on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Foz do Iguaçu, Parana State, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical and sensory analyses around the concepts of fatness and fullness in wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Teyssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira Foz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Conference Series on Wine Active Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of flavor compounds release during food mastication of cheese products in function of oral physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in breath-by-breath aroma release data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. world congress of food sciences technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise: Relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release measurements and sensory perception of flavoured milk proteins gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13th World Congress of Food Sciences Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of herd management on sensorial quality of Charolais heifer meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la texture de gels riches en protéines sur la libération et la perception des arômes / Modification de la structure et impact sur la libération et la perception des arômes. Application à des systèmes fromagers modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions texture-arômes dans des matrices fromagères: approche physicochimique et sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between astringency perception and tongue tactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health people imparirments modify bolus formation, bolus characteristics and food comfortability of meat products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma re-lease and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe structural food bolus in elderly: the relevant parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des séniors : impact des différents facteurs de santé orale sur les dimensions de l'acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release by APCI-MS and PTR-MS: impact of water content of exhaled air and evidence for competition between aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaviera X. Pennanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Hansel et Jürgen Dunkl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. international conference on Proton transfer reaction mass spectrometry and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innsbruck University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2013, Proceedings of the 6th International Conference on proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling approach as a tool to better understand in-mouth flavour release during the eating of a solid food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 16. World congress of food sciences &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, foz do Iguaçu, Brazil. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth air cavity volume changes and aroma release during mint consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release: what are interactions between subjects, products and aroma compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release: impact of free or imposed consumption protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peio Touyarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release and consumer physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthcoating: interaction between food properties and physiology of the consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international symposium of delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GOHAI: A new tool for panel selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma release and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on product characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 94 - The Potential Use of Raw and Deodorized Non-Conventional Protein Powder in Human Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cabio’ch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-511, 2014, 9780128067826. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamic of flavor compounds release during food mastication of cheese products in relation to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00091-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on the subject’s physiology and food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture-aroma interactions in dairy products: do in-vivo and in-vitro aroma release explain sensory perception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality classification of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ACDEDA2"/>
+    <w:nsid w:val="9A013671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-laboure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8173-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116007613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Le Guillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanacker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14071095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Follot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.09.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Repoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Septier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.08.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12250" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01472K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06418-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12191" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.11.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVKRM2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdiol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lachaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041276" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2011.00340.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WPHST5B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ3718VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNFSMRBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2077" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV183GHP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gierczynski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RMGLLH5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0728505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N7BZ0TDZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146987v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.154" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9JVB454-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146837v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0633793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9KLCPSZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932164v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738399v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512148v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Descamps" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF2LXSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Alla&#235;rt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herpin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutureau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723256v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Teyssot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira Foz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060577" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147384v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786009v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747291v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera X. Pennanec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/199299_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807881v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Touyarou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yven" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-27" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580660v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319169.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00091-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580675v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-laboure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8173-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116007613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Le Guillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanacker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14071095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Follot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.09.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Repoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Septier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.08.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01472K" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12250" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06418-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12191" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.11.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVKRM2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdiol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lachaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041276" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2011.00340.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WPHST5B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ3718VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNFSMRBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2077" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV183GHP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gierczynski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RMGLLH5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0728505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N7BZ0TDZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146987v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.154" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9JVB454-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146837v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0633793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9KLCPSZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932164v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738399v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Descamps" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.050" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF2LXSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797145v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Alla&#235;rt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herpin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723256v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Teyssot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira Foz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060577" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147384v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786009v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747291v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera X. Pennanec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/199299_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807881v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Touyarou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yven" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-27" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580660v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319169.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00091-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580675v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>