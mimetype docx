--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Labouré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Institut AgroDijon Enseignement de l'évaluation sensorielle en 1er et 3ième année d'école d'ingénieur ainsi qu'en Master International P2FOOD.Co-responsable de la dominante Sens&Co (Evaluation Sensorielle et Compagnie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8173-6145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116007613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Relationship Between Astringency and Lingual Tactile Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 57 (1), pp.e70062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part II: Influence on taste compounds release and sensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.116938. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and oral comfort appreciation of whey-enriched dairy products by older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesha Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (3), pp.117468. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.e70053. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part I: Bolus properties and relationships with the texture profile analysis of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.116169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights to Study, Understand and Manage Extruded Dry Pet Food Palatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Le Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1095. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14071095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.e3450. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block classification of chocolate and cocoa samples into sensory poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Biancolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 340, pp.127904. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among oral health status, bolus formation and food comfortability during consumption of model cheeses in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (16), pp.7379-7389. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00767j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques culinaires et confort en bouche chez la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche, un nouveau concept pour mieux comprendre les attentes des consommateurs seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Aroma Compounds of Dark Chocolates Differing in Organoleptic Properties: A GC-O Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (8), pp.1809. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25081809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Combined effect of cheese characteristics and food oral processing on in vivo aroma release&amp;quot; [Flavour Frag. J. 27 (2012) 414-423]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.124-124. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds profiling by using proton transfer reaction-time of flight-mass spectrometry (PTR-ToF-MS). The case study of dark chocolates organoleptic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.92-119. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Salivary Hypofunction and Food Consumption in the Elderlies. A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0960-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aliments pour maintenir la prise alimentaire chez les personnes âgées et prévenir la dénutrition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408041258793853E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blade tenderization, marinade and cooking temperature on oral comfort when eating meat in an elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des seniors : impact des différents facteurs de santé orale sur les dimensions de l’acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche est amélioré pour les personnes âgées ayant une mauvaise dentition lors de la consommation de produits carnés adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to understand elderly people’s expectations in terms of food sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: Impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.391 - 398. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model cheese aroma perception is explained not only by in vivo aroma release but also by salivary composition and oral processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01472K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (4), pp.280-287. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basal free fatty acid concentration in human saliva is related to salivary lipolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.5969. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06418-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina A. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat perception in cottage cheese: The contribution of aroma and tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (Part B), pp.241 - 246. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary flow decreases in healthy elderly people independently of dental status and drug intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (4), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of a food product assortment modulates the effect of providing choice on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.44 - 51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory properties linked to fat content and tasting temperature in cottage cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.735 - 746. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding aroma release from model cheeses by a statistical multiblock approach on oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual retronasal aroma release variability during cheese consumption: Role of food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.692-700. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41276. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2011.00340.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of cheese characteristics and food oral processing on in vivo aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6 (special issue paper)), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid cheese consumption: Quantification of oral coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual variability in aroma release during sweet mint consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of wheat flour type, flour particle size and protein content in a cake-like dough: Proton mobility and rheological properties assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.691-698. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth mechanisms leading to flavor release and perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390903044693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma perception in dairy products: the roles of texture, aroma release and consumer physiology. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Aroma Release of Milk Gels of Different Hardnesses: Inter-individual Differences and Their Consequences on Aroma Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1697-1703. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0728505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between rearing practices and eating quality traits of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (3), pp.242-254. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardness of Model Fresh Cheese on Aroma Release: In Vivo and in Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8), pp.3066-3073. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0633793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise : relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.227-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.R1501-R1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical modifications of proteins: disulfide bonds reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haertlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77 (3), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0308-8146(01)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food texture change on metabolic parameters : short and long term feeding patterns and body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace PTR-MS analysis with simutaneous TDS or TCATA sensory evaluation: Release and perception of the aroma of dark chocolates differing in sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche : Un concept pour mieux comprendre les attentes des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT Actia Sensorialis « Satisfaire les besoins et attentes des consommateurs vis-à-vis de leur alimentation - Focus sur les seniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark chocolates organoleptic differences: a PTR-ToF-MS success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace of dark chocolates differing in sensory characteristics using PTR-TOF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg Symposium on Flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nose-space of dark chocolates using PTR-ToF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.22. International Mass Spectrometry Conference (IMSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolates classification according to their volatile compounds fingerprints measured by PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on cocoa coffee and tea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aroma composition allow to discriminate groups of dark chocolates categorized on the basis of their organoleptic properties? Inputs of direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cocoa research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-MS-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. journées françaises de Spectrométrie de Masse et Analyse Protéomique (SMAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to assess the acceptance of food by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice among desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th annual meeting of the British Feeding and Drinking Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands. pp.217, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to assess the acceptance of various food textures by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to understand elderlies' expectations in terms of sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Food Factor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice amongst desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benjamin Franklin Lafayette Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety on vegetables: What impact on food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception thresholds for fat in cottage cheese: inter-individual variability, aroma contribution and impact of tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the well-being questionnaire on satiation, satiety and digestive comfort: the Satiarome questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dijon (France), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Multiblock Approach on Oral Processing parameters, in vivo aroma release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1: Oral processing behaviours and retronasal aroma release variability during cheese consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 1: Interplays of food physics, oral physiology and sensory perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory, in vitro, in vivo and modeling approaches to understand salt release and perception in mouth: toward tools to design palatable and healthy foods (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brézil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFOST world congress on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Foz do Iguaçu, Parana State, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical and sensory analyses around the concepts of fatness and fullness in wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Teyssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira Foz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Conference Series on Wine Active Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of flavor compounds release during food mastication of cheese products in function of oral physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in breath-by-breath aroma release data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. world congress of food sciences technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise: Relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release measurements and sensory perception of flavoured milk proteins gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13th World Congress of Food Sciences Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of herd management on sensorial quality of Charolais heifer meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la texture de gels riches en protéines sur la libération et la perception des arômes / Modification de la structure et impact sur la libération et la perception des arômes. Application à des systèmes fromagers modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions texture-arômes dans des matrices fromagères: approche physicochimique et sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between astringency perception and tongue tactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health people imparirments modify bolus formation, bolus characteristics and food comfortability of meat products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma re-lease and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe structural food bolus in elderly: the relevant parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des séniors : impact des différents facteurs de santé orale sur les dimensions de l'acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release by APCI-MS and PTR-MS: impact of water content of exhaled air and evidence for competition between aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaviera X. Pennanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Hansel et Jürgen Dunkl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. international conference on Proton transfer reaction mass spectrometry and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innsbruck University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2013, Proceedings of the 6th International Conference on proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling approach as a tool to better understand in-mouth flavour release during the eating of a solid food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 16. World congress of food sciences &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, foz do Iguaçu, Brazil. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth air cavity volume changes and aroma release during mint consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release: what are interactions between subjects, products and aroma compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release: impact of free or imposed consumption protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peio Touyarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release and consumer physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthcoating: interaction between food properties and physiology of the consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international symposium of delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GOHAI: A new tool for panel selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma release and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on product characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 94 - The Potential Use of Raw and Deodorized Non-Conventional Protein Powder in Human Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cabio’ch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-511, 2014, 9780128067826. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamic of flavor compounds release during food mastication of cheese products in relation to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00091-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on the subject’s physiology and food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture-aroma interactions in dairy products: do in-vivo and in-vitro aroma release explain sensory perception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality classification of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Labouré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Institut AgroDijon Enseignement de l'évaluation sensorielle en 1er et 3ième année d'école d'ingénieur ainsi qu'en Master International P2FOOD.Co-responsable de la dominante Sens&Co (Evaluation Sensorielle et Compagnie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-laboure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8173-6145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116007613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Relationship Between Astringency and Lingual Tactile Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 57 (1), pp.e70062. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part II: Influence on taste compounds release and sensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.116938. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing and oral comfort appreciation of whey-enriched dairy products by older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araiza Calahorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesha Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (3), pp.117468. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.e70053. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral processing of meat-flavour textured soy proteins – Part I: Bolus properties and relationships with the texture profile analysis of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.116169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights to Study, Understand and Manage Extruded Dry Pet Food Palatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Le Guillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1095. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14071095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.e3450. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block classification of chocolate and cocoa samples into sensory poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Biancolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 340, pp.127904. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among oral health status, bolus formation and food comfortability during consumption of model cheeses in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (16), pp.7379-7389. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1fo00767j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques culinaires et confort en bouche chez la personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche, un nouveau concept pour mieux comprendre les attentes des consommateurs seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Aroma Compounds of Dark Chocolates Differing in Organoleptic Properties: A GC-O Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (8), pp.1809. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25081809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;Combined effect of cheese characteristics and food oral processing on in vivo aroma release&amp;quot; [Flavour Frag. J. 27 (2012) 414-423]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.124-124. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds profiling by using proton transfer reaction-time of flight-mass spectrometry (PTR-ToF-MS). The case study of dark chocolates organoleptic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Preys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.92-119. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Salivary Hypofunction and Food Consumption in the Elderlies. A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0960-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des seniors : impact des différents facteurs de santé orale sur les dimensions de l’acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.257-258. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aliments pour maintenir la prise alimentaire chez les personnes âgées et prévenir la dénutrition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Feyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408041258793853E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blade tenderization, marinade and cooking temperature on oral comfort when eating meat in an elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Follot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche est amélioré pour les personnes âgées ayant une mauvaise dentition lors de la consommation de produits carnés adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to understand elderly people’s expectations in terms of food sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: Impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.391 - 398. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (4), pp.280-287. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model cheese aroma perception is explained not only by in vivo aroma release but also by salivary composition and oral processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.615-628. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01472K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basal free fatty acid concentration in human saliva is related to salivary lipolytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.5969. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06418-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina A. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat perception in cottage cheese: The contribution of aroma and tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (Part B), pp.241 - 246. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary flow decreases in healthy elderly people independently of dental status and drug intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (4), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of a food product assortment modulates the effect of providing choice on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.44 - 51. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory properties linked to fat content and tasting temperature in cottage cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.735 - 746. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-016-0301-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding aroma release from model cheeses by a statistical multiblock approach on oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual retronasal aroma release variability during cheese consumption: Role of food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.692-700. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e41276. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0041276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2011.00340.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of cheese characteristics and food oral processing on in vivo aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6 (special issue paper)), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid cheese consumption: Quantification of oral coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual variability in aroma release during sweet mint consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of wheat flour type, flour particle size and protein content in a cake-like dough: Proton mobility and rheological properties assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.691-698. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth mechanisms leading to flavor release and perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408390903044693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma perception in dairy products: the roles of texture, aroma release and consumer physiology. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Aroma Release of Milk Gels of Different Hardnesses: Inter-individual Differences and Their Consequences on Aroma Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1697-1703. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0728505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between rearing practices and eating quality traits of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (3), pp.242-254. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hardness of Model Fresh Cheese on Aroma Release: In Vivo and in Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (8), pp.3066-3073. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0633793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise : relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.227-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral, plasma, and calorimetric changes related to food texture modification in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie van Wymelbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (5), pp.R1501-R1511. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00287.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical modifications of proteins: disulfide bonds reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haertlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77 (3), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0308-8146(01)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food texture change on metabolic parameters : short and long term feeding patterns and body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Nicolaidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace PTR-MS analysis with simutaneous TDS or TCATA sensory evaluation: Release and perception of the aroma of dark chocolates differing in sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confort en bouche : Un concept pour mieux comprendre les attentes des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT Actia Sensorialis « Satisfaire les besoins et attentes des consommateurs vis-à-vis de leur alimentation - Focus sur les seniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark chocolates organoleptic differences: a PTR-ToF-MS success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosespace of dark chocolates differing in sensory characteristics using PTR-TOF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg Symposium on Flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nose-space of dark chocolates using PTR-ToF-MS and link to flavour perception through simultaneous Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.22. International Mass Spectrometry Conference (IMSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocolates classification according to their volatile compounds fingerprints measured by PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on cocoa coffee and tea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aroma composition allow to discriminate groups of dark chocolates categorized on the basis of their organoleptic properties? Inputs of direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on cocoa research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-MS-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. journées françaises de Spectrométrie de Masse et Analyse Protéomique (SMAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety during a meal: impact on vegetable liking and intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using food comfortability to compare food's sensory characteristics expectations of elderly people with or without oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral comfort: A new concept to assess the acceptance of food by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice among desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th annual meeting of the British Feeding and Drinking Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands. pp.217, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to assess the acceptance of various food textures by elderly people suffering from oral health problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food comfortability: a new concept to understand elderlies' expectations in terms of sensory characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Food Factor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice amongst desserts increases food intake during a meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benjamin Franklin Lafayette Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing choice and/or variety on vegetables: What impact on food intake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception thresholds for fat in cottage cheese: inter-individual variability, aroma contribution and impact of tasting temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Multiblock Approach on Oral Processing parameters, in vivo aroma release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the well-being questionnaire on satiation, satiety and digestive comfort: the Satiarome questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dijon (France), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1: Oral processing behaviours and retronasal aroma release variability during cheese consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 1: Interplays of food physics, oral physiology and sensory perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-nasal aroma release is correlated with variations in the in-mouth air cavity volume after empty deglutition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mishellany-Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lachaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory, in vitro, in vivo and modeling approaches to understand salt release and perception in mouth: toward tools to design palatable and healthy foods (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IUFoST World Congress on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Foz do Iguacu, Brézil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFOST world congress on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Foz do Iguaçu, Parana State, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical and sensory analyses around the concepts of fatness and fullness in wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Teyssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira Foz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Conference Series on Wine Active Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics of flavor compounds release during food mastication of cheese products in function of oral physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of individual chewing strategies on bolus rheological properties at the swallowing threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in breath-by-breath aroma release data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13. world congress of food sciences technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des viandes selon la qualité sensorielle chez la génisse de race charolaise: Relations avec les performances à l'abattage des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release measurements and sensory perception of flavoured milk proteins gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFOST, 13th World Congress of Food Sciences Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of herd management on sensorial quality of Charolais heifer meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. pp.447-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la texture de gels riches en protéines sur la libération et la perception des arômes / Modification de la structure et impact sur la libération et la perception des arômes. Application à des systèmes fromagers modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des interactions texture-arômes dans des matrices fromagères: approche physicochimique et sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Dijonnaises entre les Sciences et les Industries du Goût</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between astringency perception and tongue tactile sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Izzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health people imparirments modify bolus formation, bolus characteristics and food comfortability of meat products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on Food oral processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic properties of dark chocolates investigated by direct-injection mass spectrometry (PTR-ToF-MS) and GC-Olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé orale et alimentation chez les personnes âgées : une adaptation multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lorieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma re-lease and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe structural food bolus in elderly: the relevant parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for the Study of Ingestive Behavior (SSIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des séniors : impact des différents facteurs de santé orale sur les dimensions de l'acte alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release by APCI-MS and PTR-MS: impact of water content of exhaled air and evidence for competition between aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaviera X. Pennanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Hansel et Jürgen Dunkl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. international conference on Proton transfer reaction mass spectrometry and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innsbruck University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 246 p., 2013, Proceedings of the 6th International Conference on proton Transfer Reaction Mass Spectrometry and its Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modeling approach as a tool to better understand in-mouth flavour release during the eating of a solid food product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doyennette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 16. World congress of food sciences &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, foz do Iguaçu, Brazil. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth air cavity volume changes and aroma release during mint consumption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release: what are interactions between subjects, products and aroma compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release: impact of free or imposed consumption protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peio Touyarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on food oral processing - Physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leeds, United Kingdom. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aroma release and consumer physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthcoating: interaction between food properties and physiology of the consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international symposium of delivery of functionality in complex food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GOHAI: A new tool for panel selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Palicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining fat sensitivity in cottage cheeses by aroma release and oral physiology parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoleptic propoerties of dark chocolates investigated by direct-injection mass spectrometry (PTR-To-MS) and GC-olfactometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-85125-593-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-593-5-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on product characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 94 - The Potential Use of Raw and Deodorized Non-Conventional Protein Powder in Human Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cabio’ch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-511, 2014, 9780128067826. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamic of flavor compounds release during food mastication of cheese products in relation to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Repoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00091-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aroma release depends on the subject’s physiology and food oral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture-aroma interactions in dairy products: do in-vivo and in-vitro aroma release explain sensory perception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Sémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gierczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of multidisciplinary flavour science. Proceedings of the 12. Weurman Symposium Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2010, 978-3-905745-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality classification of the muscle rectus abdominis of Charolais heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A013671"/>
+    <w:nsid w:val="7139C15A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-laboure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8173-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116007613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Le Guillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanacker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14071095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Follot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.09.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Repoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Septier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.08.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01472K" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12250" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06418-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12191" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.11.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVKRM2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdiol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lachaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041276" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2011.00340.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WPHST5B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ3718VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNFSMRBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2077" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV183GHP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gierczynski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RMGLLH5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0728505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N7BZ0TDZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146987v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.154" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9JVB454-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146837v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0633793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9KLCPSZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932164v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738399v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Descamps" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.050" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF2LXSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797145v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Alla&#235;rt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herpin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723256v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Teyssot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira Foz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060577" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147384v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786009v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747291v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera X. Pennanec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/199299_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807881v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Touyarou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yven" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-27" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580660v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319169.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00091-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580675v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-laboure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8173-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116007613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Le Guillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanacker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14071095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127904" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Follot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.09.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Repoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25081809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Septier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408041258793853E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02141146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.08.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parizel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.10.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12250" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01472K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06418-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12191" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.11.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bourjade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0301-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFVKRM2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdiol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lachaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041276" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patarin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2011.00340.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WPHST5B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ3718VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNFSMRBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2077" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV183GHP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143100v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXZFJ7J1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gierczynski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RMGLLH5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0728505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N7BZ0TDZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146987v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.154" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9JVB454-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146837v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0633793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9KLCPSZQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fantino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Nicolaidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00287.2001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143324v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932164v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738399v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581534v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Descamps" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parizel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Delarue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.02.050" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF2LXSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Alla&#235;rt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herpin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutureau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723256v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Teyssot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira Foz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060577" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147384v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786009v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786245v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romagny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747291v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera X. Pennanec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/199299_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807881v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Touyarou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yven" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-593-5-27" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580660v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319169.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00091-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580675v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02147234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>