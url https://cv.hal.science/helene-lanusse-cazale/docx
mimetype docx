--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -596,51 +596,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Tucoo-Chala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEPB. CEPB, 2019, 978-2-919375-07-03</w:t>
+              <w:t xml:space="preserve">Centre d’Étude du Protestantisme Béarnais. CEPB, 2019, 978-2-919375-07-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1851,174 +1851,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03423135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la reconstruction des temples: l'identité territoriale de la minorité réformée au XIXe siècle. L'exemple du Sud aquitain</w:t>
+                <w:t xml:space="preserve">Le soutien local aux Missions : l'action du Comité auxiliaire du Béarn (1890-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637345v1</w:t>
+                <w:t xml:space="preserve">halshs-03423140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soutien local aux Missions : l'action du Comité auxiliaire du Béarn (1890-1905)</w:t>
+                <w:t xml:space="preserve">Autour de la reconstruction des temples: l'identité territoriale de la minorité réformée au XIXe siècle. L'exemple du Sud aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 275, pp.369-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2011.7372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03423140v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dédicace du temple de Baigts-de-Béarn (1899)</w:t>
               </w:r>
@@ -2586,169 +2586,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une amitié pastorale: les lettres d'Eugène Casalis et Joseph Nogaret (1830-1888)</w:t>
+                <w:t xml:space="preserve">Ecrits de soi, amitiés et souvenirs d'une vie : la correspondance d'Eugène Casalis à Joseph Nogaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Daumas (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variation autour du for privé. Arts et correspondances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses de l'Université de Pau et des Pays de l'Adour, pp.91-105, 2014, Cultures, Arts et Sociétés, 2-35311-055-X</w:t>
+              <w:t xml:space="preserve">L'amitié dans les écrits du for privé et les correspondances de la fin du Moyen-Âge à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de l'UPPA, pp.269-282, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772791v1</w:t>
+                <w:t xml:space="preserve">halshs-03423186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrits de soi, amitiés et souvenirs d'une vie : la correspondance d'Eugène Casalis à Joseph Nogaret</w:t>
+                <w:t xml:space="preserve">Une amitié pastorale: les lettres d'Eugène Casalis et Joseph Nogaret (1830-1888)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'amitié dans les écrits du for privé et les correspondances de la fin du Moyen-Âge à 1914</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de l'UPPA, pp.269-282, 2014</w:t>
+              <w:t xml:space="preserve">Variation autour du for privé. Arts et correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses de l'Université de Pau et des Pays de l'Adour, pp.91-105, 2014, Cultures, Arts et Sociétés, 2-35311-055-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03423186v1</w:t>
+                <w:t xml:space="preserve">hal-01772791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ministères de l'enseignement dans le Sud aquitain (1802-1905) : entre convictions et pragmatisme</w:t>
               </w:r>
@@ -3304,51 +3304,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3407,389 +3407,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05522300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous t’aimons, ô France » . La minorité protestante et la fabrique de la nation au ras du sol. L’exemple des protestants des Pays de l’Adour (1848-1914).</w:t>
+                <w:t xml:space="preserve">L'éducation des jeunes filles protestantes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religious minorities and the redifinition of « imagined communities » : Jewish &amp; Protestant Minorities in France, Ireland &amp; Italy (1789-1948)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karina Benazech-Wendling, May 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Interdisciplinary History of Students. Séance "What's about sources?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Castagnet-Lars, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075933v1</w:t>
+                <w:t xml:space="preserve">hal-05581128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception de l’œuvre de Félix Pécaut dans les milieux protestants béarnais</w:t>
+                <w:t xml:space="preserve">« Nous t’aimons, ô France » . La minorité protestante et la fabrique de la nation au ras du sol. L’exemple des protestants des Pays de l’Adour (1848-1914).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Félix Pécaut : la construction de l’École républicaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Pau, Nov 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Religious minorities and the redifinition of « imagined communities » : Jewish &amp; Protestant Minorities in France, Ireland &amp; Italy (1789-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karina Benazech-Wendling, May 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05040144v1</w:t>
+                <w:t xml:space="preserve">hal-05075933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux protestants et thermalisme pyrénéen au XIXe siècle</w:t>
+                <w:t xml:space="preserve">La réception de l’œuvre de Félix Pécaut dans les milieux protestants béarnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermalisme et religion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Félix Pécaut : la construction de l’École républicaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Pau, Nov 2024, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03399922v1</w:t>
+                <w:t xml:space="preserve">halshs-05040144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pluralisme protestant palois et son impact territorial au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Réseaux protestants et thermalisme pyrénéen au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Protestantisme et la Cité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermalisme et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viviane Delpech; Philippe Chareyre, Jan 2019, Pau, France. 218 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2022.9114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773039v1</w:t>
+                <w:t xml:space="preserve">halshs-03399922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme protestant palois et son impact territorial au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Protestantisme et la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montauban, France. pp.153-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Eglises protestantes béarnaises face à la Séparation des Eglises et de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes rencontres doctorales "Etude des protestantismes dans l'espace européen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPF Etude des protestantismes dans l'espace européen, Groupe de recherches sur l'histoire du protestantisme, Institut protestant de théologie de Paris, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05108224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3857,51 +3926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="943C89BE"/>
+    <w:nsid w:val="6BA0B6FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +4074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B055C73E"/>
+    <w:nsid w:val="66BB09F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4153,51 +4222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B262280F"/>
+    <w:nsid w:val="E1421DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4301,51 +4370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55C04CC5"/>
+    <w:nsid w:val="6DBC4D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4541,51 +4610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-lanusse-cazale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8171-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165672846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrl-cnrs.fr/membres/lanusse-cazale-helene/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.171323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9114" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05108224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-lanusse-cazale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8171-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165672846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrl-cnrs.fr/membres/lanusse-cazale-helene/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.171323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9114" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05108224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>