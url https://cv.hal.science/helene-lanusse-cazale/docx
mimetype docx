--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -279,50 +279,62 @@
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Membre associée du GSRL UMR 8582 CNRS-EPHE-PSL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Membre associée EA 3002 Item, UPPA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Membre du réseau « Minority Protestants research network » fondé par Karina Bénazech Wendling (Université de Lorraine), Eugenio Biagini (Université de Cambridge) et Laura Popa (University of Giessen).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parcours :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2006-2009 : Allocataire-monitrice - Université de Pau et des Pays de l'Adour</w:t>
       </w:r>
     </w:p>
@@ -2586,100 +2598,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrits de soi, amitiés et souvenirs d'une vie : la correspondance d'Eugène Casalis à Joseph Nogaret</w:t>
+                <w:t xml:space="preserve">Les ministères de l'enseignement dans le Sud aquitain (1802-1905) : entre convictions et pragmatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maurice Daumas (dir.). </w:t>
+              <w:t xml:space="preserve">Poton Didier; Mentzer Raymond (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'amitié dans les écrits du for privé et les correspondances de la fin du Moyen-Âge à 1914</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de l'UPPA, pp.269-282, 2014</w:t>
+              <w:t xml:space="preserve">Agir pour l'Eglise. Ministères et charges ecclésiastiques dans les Eglises réformées (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, p. 241-255, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03423186v1</w:t>
+                <w:t xml:space="preserve">hal-03399893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une amitié pastorale: les lettres d'Eugène Casalis et Joseph Nogaret (1830-1888)</w:t>
               </w:r>
@@ -2728,100 +2740,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ministères de l'enseignement dans le Sud aquitain (1802-1905) : entre convictions et pragmatisme</w:t>
+                <w:t xml:space="preserve">Ecrits de soi, amitiés et souvenirs d'une vie : la correspondance d'Eugène Casalis à Joseph Nogaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poton Didier; Mentzer Raymond (dir.). </w:t>
+              <w:t xml:space="preserve">Maurice Daumas (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir pour l'Eglise. Ministères et charges ecclésiastiques dans les Eglises réformées (XVIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Indes savantes, p. 241-255, 2014</w:t>
+              <w:t xml:space="preserve">L'amitié dans les écrits du for privé et les correspondances de la fin du Moyen-Âge à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de l'UPPA, pp.269-282, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399893v1</w:t>
+                <w:t xml:space="preserve">halshs-03423186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre édification et culture : les bibliothèques populaires protestantes dans le Sud aquitain au xixe siècle</w:t>
               </w:r>
@@ -3926,51 +3938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BA0B6FD"/>
+    <w:nsid w:val="7D054804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4074,51 +4086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66BB09F1"/>
+    <w:nsid w:val="A418BADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4222,51 +4234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E1421DE8"/>
+    <w:nsid w:val="749E20B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4370,51 +4382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DBC4D96"/>
+    <w:nsid w:val="C84B2F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4610,51 +4622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-lanusse-cazale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8171-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165672846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrl-cnrs.fr/membres/lanusse-cazale-helene/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.171323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9114" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05108224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-lanusse-cazale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8171-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165672846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrl-cnrs.fr/membres/lanusse-cazale-helene/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.171323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9114" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05108224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>