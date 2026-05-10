--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -2102,343 +2102,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edmond Rostand, poète de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Degott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 385 p., 2021, Annales littéraires, Pascal Lécroart, 978-2-84867-780-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rostand : poète de théâtre : actes du centenaire et du cent cinquantenaire (1868-1918, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Degott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection Annales littéraires (n° 1016), Série Arts en scène (n° 4), 978-2-8467-780-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Correspondances, philosophie, religion et arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Balcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Brancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Cahiers du CECJI, 2021, 97829555195-6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Duchatelet</w:t>
-[...32 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04026221v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-03107417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle pictural au théâtre</w:t>
               </w:r>
@@ -5334,195 +5334,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le premier théâtre d’Aimé Césaire, entre rébellion poétique et révolte politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gonzalez, Madelena and Dumousseau, Magali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authenticity and legitimacy in minority theatre: constructing identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.171-179, 2010, 978-1-4438-2120-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le répertoire chorégraphique de l’Opéra de Paris entre 1870 et 1914 : transition ou décadence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noiray, Michel and Serre, Solveig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le répertoire de l’Opéra de Paris (1671-2009) : Analyse et interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École nationale des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-272, 2010, Études et rencontres, 978-2-35723-015-6 978-2-35723-107-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enc.424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l’École nationale des chartes</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02180451v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02180450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocteau choréconteur, ou l’art de mettre en mots l’éternel présent de la danse</w:t>
               </w:r>
@@ -5607,1453 +5607,1453 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Féerie théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ondine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Féerie théâtrale</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féerie-ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Féerie-ballet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opéra parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Opéra parlé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Effet Glapion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’Effet Glapion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘adame Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ballets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Logicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à marcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Piéton de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délire à deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Logicien</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeune homme à marier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pochade radiophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195357v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02195356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse radiophonique</w:t>
               </w:r>
@@ -7619,51 +7619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05077727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laplace-Claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948563v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vanderpoorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ng52122995491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03328083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.193.0096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03005564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02960935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06909-6.p.0093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4842-3.p.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3925-4.p.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044573ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04855965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille J Br&#233;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17686-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02360702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Landerouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09818-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fertat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05501856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Degott" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goetz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/edmond-rostand-poete-de-theatre.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03107417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02133666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iba&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02090757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giraudoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanyves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Baecque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grouix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/9168-book-08532941-9782745329417.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Alexandre Bergues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Asso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05501868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04902854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04972928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03438291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-cyrano-de-bergerac.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12641-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03350046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02888446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09897-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/sculpter-l-espace-ou-le-theatre-d-alexandre-dumas-a-la-croisee-des-genres-l-alchimiste-de-dumas-et-nerval-1839-ou-la-fabrique-d-un-espace-romantique.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0247" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/revoir-la-fin-denouements-remanies-au-theatre-xviiie-xixe-siecles-pour-en-finir-avec-la-fin-de-lorenzaccio.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5103-4.p.0247" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/fortunes-de-musset-y-a-t-il-une-fortune-choregraphique-de-musset.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3932-2.p.0341" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enc/424" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.424" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195330v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195331v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05077727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laplace-Claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948563v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vanderpoorte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ng52122995491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03328083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.193.0096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03005564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02960935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06909-6.p.0093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4842-3.p.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01995331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3925-4.p.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044573ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04855965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille J Br&#233;mond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17686-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02360702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Landerouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09818-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fertat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05501856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03107417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Degott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/edmond-rostand-poete-de-theatre.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brancy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duchatelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02133666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iba&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02090757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giraudoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanyves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Baecque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grouix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/9168-book-08532941-9782745329417.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Alexandre Bergues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Asso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05501868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04902854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04972928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03438291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-cyrano-de-bergerac.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12641-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03350046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02888446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09897-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/sculpter-l-espace-ou-le-theatre-d-alexandre-dumas-a-la-croisee-des-genres-l-alchimiste-de-dumas-et-nerval-1839-ou-la-fabrique-d-un-espace-romantique.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0247" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/revoir-la-fin-denouements-remanies-au-theatre-xviiie-xixe-siecles-pour-en-finir-avec-la-fin-de-lorenzaccio.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5103-4.p.0247" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/fortunes-de-musset-y-a-t-il-une-fortune-choregraphique-de-musset.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3932-2.p.0341" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enc/424" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.424" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02332979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195330v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02195360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03975412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>