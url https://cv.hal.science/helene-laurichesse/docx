--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1000,790 +1000,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marché des jeunes adultes en plein essor dans les industries médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°9, pp.99-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monde selon Disney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Livre pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bienvenue en Amérique,, BnF, Centre National de la littérature pour la jeunesse (304), pp.172-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°9, pp.99-109</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anne Besson, Nathalie Prince, Laurent Bazin, dirs, Mondes fictionnels, mondes numériques, mondes possibles. Adolescence et culture médiatique », Questions de communication [En ligne], 31 | 2017, mis en ligne le 01 septembre 2017, URL : http://journals.openedition.org/questionsdecommunication/11272</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le versant promotionnel du webdocumentaire dans les univers fictionnels transmédiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nouvelles formes audiovisuelles documentaires, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nouvelles formes audiovisuelles documentaires, 12</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de lancement du film Projet X : un marketing de l’intimité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, De l'intime dans le cinéma anglophone), 154, pp.186-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publics au cœur de l’univers de marque dans les industries culturelles : l’expérience de la mission Braquo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.323-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au plus près du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Jeunes adultes, la nouvelle frontières, BnF, Centre National de la littérature pour la jeunesse (282), pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, pp.323-340</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-penser le public de l’industrie cinématographique dans la culture de la convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les recherches sur les publics en Sciences de l’Information et de la Communication, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, De l'intime dans le cinéma anglophone), 154, pp.186-192</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque dans les industries culturelles : une approche hybride et spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La marque objet communicationnel, 10 (2), pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les recherches sur les publics en Sciences de l’Information et de la Communication, 7</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de best-sellers et stratégie de marque : Les sagas Twilight, Harry Potter et Millénium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Expanding Adaptations, 34, pp.115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marketing générateur de contenus pour l’univers transmédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le transmédia storytelling : Entre stratégie de licence et marketing, 112, pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005113v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02005117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la croisée des univers du transmedia, de la marque et de la franchise dans l’industrie cinématographique</w:t>
               </w:r>
@@ -3604,1144 +3604,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un « bon » projet de série sur les marchés audiovisuels ? La montée en puissance du pitch en tant qu’outil de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Qu’est ce qu’une bonne série ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Eric Demoseries; Université Paris 1 Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marchés du film au prisme des Festivals et Productions Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Approches socioéconomiques du cinéma et de l’audiovisuel en France : objets, méthodes, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Sorbonne Nouvelle, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Projet Eric Demoseries; Université Paris 1 Panthéon Sorbonne, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés du film : comment étudier les pratiques des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Cinéma, audiovisuel et innovations : approches pluridisciplinaires et questions méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannes XR : un écosystème des technologies immersives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Enjeux audiovisuels du cinéma 360°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du distributeur à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Distribution et Ventes Internationales des films et séries à l’ère du numérique, 8-9 décembre 2017, INHA, Université Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01962336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérialité et fidélité au cœur des enjeux stratégiques des franchises médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et Sérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les franchises hollywoodiennes sont-elles des marques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franchises hollywoodiennes : innovations artistiques, technologiques et industrielles (1975-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie cinématographique à l’ère des films-marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images pour/suite, remake franchise, filiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de politiques éditoriales à destination des jeunes publics : ceci n’est pas une marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature de jeunesse dans le jeu des cultures matérielles et médiatiques : circulations, adaptations, mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internaute contributeur au sein des plateformes de crowdfunding : profils et motivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation des publics-Pratiques et Conceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éditoriaux dans les industries culturelles : Vers un univers de marque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publics et pratiques médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Brand’s Strategy in the Movie Industry : The Twilight’s saga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma, Art, Technologie, Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Avanca, Portugal. pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Avanca, Portugal. pp.80-90</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratégie de marque au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing et Cinéma : Approches des films à l’épreuve de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of marketing and critical reviews on the commercial success of motion pictures, and the moderating role of the movie's artistic identity. The case of French films in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Arts and Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dallas, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dallas, États-Unis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marketing du cinéma : contexte théorique; pratiques françaises et américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs de la fabrication du goût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Movie Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème International Conference on Arts and Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015612v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02015813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image des films européens aux États-Unis</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/economie/5559-quel-marketing-pour-cinema-helene-laurichesse.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qwant.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/cinema-a-luniversite/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-serialite-a-lecran/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.30877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Transtexts-Challenges-and-Opportunities/Derhy-Kurtz-Bourdaa/p/book/9781138944671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookeenstore.com/ebook/9782845165243/cinema-et-theories-de-la-reception-etudes-et-panorama-critique-david-roche-christophe-gelly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100146760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/le-cinema-a-lepreuve-du-systeme-televisuel/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dixit.fr/boutique-detail-livre-comment-financer-cinema-et-television-par-terrel-et-vidal-176-0-0.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/economie/5559-quel-marketing-pour-cinema-helene-laurichesse.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qwant.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/cinema-a-luniversite/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-serialite-a-lecran/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.30877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Transtexts-Challenges-and-Opportunities/Derhy-Kurtz-Bourdaa/p/book/9781138944671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookeenstore.com/ebook/9782845165243/cinema-et-theories-de-la-reception-etudes-et-panorama-critique-david-roche-christophe-gelly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100146760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/le-cinema-a-lepreuve-du-systeme-televisuel/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dixit.fr/boutique-detail-livre-comment-financer-cinema-et-television-par-terrel-et-vidal-176-0-0.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>