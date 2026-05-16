--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -775,739 +775,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un espace « Cannes XR » au Marché du Film : quels enjeux pour l’industrie du cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les dispositifs immersifs : vers de nouvelles expériences de l'image et du son ?, 13, pp.20-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégies de marque et politiques éditoriales à destination des jeunes publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.3353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belphegor.3353⟩</w:t>
+                <w:t xml:space="preserve">hal-03097246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace « Cannes XR » au Marché du Film : quels enjeux pour l’industrie du cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enjeux du cinéma 360°, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/entrelacs.5948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les dispositifs immersifs : vers de nouvelles expériences de l'image et du son ?, 13, pp.20-32</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché des jeunes adultes en plein essor dans les industries médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°9, pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un espace « Cannes XR » au Marché du Film : quels enjeux pour l’industrie du cinéma ?</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde selon Disney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Livre pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bienvenue en Amérique,, BnF, Centre National de la littérature pour la jeunesse (304), pp.172-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anne Besson, Nathalie Prince, Laurent Bazin, dirs, Mondes fictionnels, mondes numériques, mondes possibles. Adolescence et culture médiatique », Questions de communication [En ligne], 31 | 2017, mis en ligne le 01 septembre 2017, URL : http://journals.openedition.org/questionsdecommunication/11272</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le versant promotionnel du webdocumentaire dans les univers fictionnels transmédiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Enjeux du cinéma 360°, 17, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Nouvelles formes audiovisuelles documentaires, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°9, pp.99-109</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publics au cœur de l’univers de marque dans les industries culturelles : l’expérience de la mission Braquo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.323-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bienvenue en Amérique,, BnF, Centre National de la littérature pour la jeunesse (304), pp.172-179</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au plus près du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jeunes adultes, la nouvelle frontières, BnF, Centre National de la littérature pour la jeunesse (282), pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de lancement du film Projet X : un marketing de l’intimité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, De l'intime dans le cinéma anglophone), 154, pp.186-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005094v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02015538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-penser le public de l’industrie cinématographique dans la culture de la convergence</w:t>
               </w:r>
@@ -4583,165 +4583,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of Movie Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème International Conference on Arts and Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marketing du cinéma : contexte théorique; pratiques françaises et américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs de la fabrication du goût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015813v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02015612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image des films européens aux États-Unis</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/economie/5559-quel-marketing-pour-cinema-helene-laurichesse.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qwant.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/cinema-a-luniversite/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-serialite-a-lecran/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.30877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Transtexts-Challenges-and-Opportunities/Derhy-Kurtz-Bourdaa/p/book/9781138944671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookeenstore.com/ebook/9782845165243/cinema-et-theories-de-la-reception-etudes-et-panorama-critique-david-roche-christophe-gelly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100146760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/le-cinema-a-lepreuve-du-systeme-televisuel/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dixit.fr/boutique-detail-livre-comment-financer-cinema-et-television-par-terrel-et-vidal-176-0-0.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/economie/5559-quel-marketing-pour-cinema-helene-laurichesse.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qwant.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/cinema-a-luniversite/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-serialite-a-lecran/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.30877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Rise-of-Transtexts-Challenges-and-Opportunities/Derhy-Kurtz-Bourdaa/p/book/9781138944671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookeenstore.com/ebook/9782845165243/cinema-et-theories-de-la-reception-etudes-et-panorama-critique-david-roche-christophe-gelly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100146760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/le-cinema-a-lepreuve-du-systeme-televisuel/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dixit.fr/boutique-detail-livre-comment-financer-cinema-et-television-par-terrel-et-vidal-176-0-0.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>