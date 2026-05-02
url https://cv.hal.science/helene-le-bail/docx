--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -214,4077 +214,4168 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dix ans après la loi contre la prostitution, enquête sur les conditions de vie des travailleuses sexuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belledent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qre5rdh97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chinese migrant sex workers in France: vulnerabilities and solidarity in a time of pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">社会志林 - Hosei journal of sociology and social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71 (4), pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Politiques migratoires et défis du pluralisme ethnoracial en Corée du Sud et au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Yeon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 200, pp.23-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.200.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon ouvre ses portes à l’immigration. 15 ans de réformes pour attirer une main-d’œuvre qualifiée et non qualifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumrati Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 200, pp.33-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.200.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxénétisme : la loi protège-t-elle vraiment les personnes qui se prostituent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">安全な移住セックスワークを可能にする条件 : 聞き取りとネットワークの解釈から</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoru Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (3), pp.451-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Broad Criminalization of Procuring in France Pose a Problem? A Study of Enforcement by Police and Magistrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">About Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (26), pp.187-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15167/2279-5057/AG2024.13.26.2358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15167/2279-5057/AG2024.13.26.2358⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04866498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Reproduction et migration au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Konuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.9-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cipango.5164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien n° 2 : Quelle place pour les chercheur.es et les exilé.e.s dans l’étude du politique en migration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Lou Vertongen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations par le mariage au Japon : une forme d’importation de travail reproductif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.117-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cipango.5371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frayed Memories, Re-imagined Belongings. Southeast Asian Post-refugee Generations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khatharya Um</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.129-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le politique en migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zederman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MagAFSP </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire reconnaître le racisme anti-Asiatiques : la construction d’un problème public par la voie judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), pp.32-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The national and moral borders of the 2016 French law on sex work: An analysis of the ‘prostitution exit programme’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Social Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02610183221101167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des travailleuses du sexe chinoises réclament leur “droit à la ville”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, pp.108-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Roses d’Acier : précaires, stigmatisées et engagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/2 (133), pp.49-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pld.133.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des travailleuses du sexe chinoises réclament leur “droit à la ville”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Actes des journées d’études "Saint-Denis territoire de migrations (1 &amp; 2). Chercheur.e.s, actrices et acteurs locaux.ales en dialogues" du 5 juin 2019 &amp; 26 février 2020, Juin 2022 (72), pp.108-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre logiques affectives, sexuelles et sociales : transformations intimes chez des femmes chinoises se prostituant en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/1 (183), pp.143 - 155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.183.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de l’invisibilité d’une minorité visible : immigrés et descendants d’immigrés chinois en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Du</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhipeng Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 183 (1), pp.19-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.183.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.183.0019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03451759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Silence to Action: The Chinese in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de l’invisibilité d’une minorité visible : immigrés et descendants d’immigrés chinois en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384741v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Juan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Du</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhipeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/1 (183), pp.19 - 28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.183.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aren’t Sex Workers Women? Ladies, Sex Workers and the Contrasting Definitions of Safety and Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, "Moral Economies" &amp; Various Articles, 20 (3), pp.241 - 256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions culturelles engagées : discours et mobilisations contre le « racisme anti-asiatique » en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/1 (183), pp.47 - 64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.183.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descendants d’immigrés et mobilisation : de la lutte contre les stéréotypes vers l’émergence d’une identité Asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier « Diaspora chinoise, générations, engagement », novembre (23), pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Chinese Xin Yimin and Their Descendants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.153-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/17932548-12341421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descendants d’immigrés et mobilisation : de la lutte contre les stéréotypes vers l’émergence d’une identité Asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier : Diaspora chinoise, générations, engagement, 23, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How marginality leads to inclusion: insights from mobilizations of Chinese female migrants in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (2), pp.294-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01419870.2019.1572907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des liens pour lutter contre l’isolement et les violences. Mobilisation de femmes chinoises migrantes se prostituant à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Femmes engagées, 2020/4 (1331), pp.67-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.11803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;Staged Seduction: Selling Dreams in a Tokyo Host Club</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (4 (octobre-décembre 2019)), pp.en ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.28657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Online Gathering to Collective Action at the Criminal Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chinese Overseas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.215-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/17932548-12341424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Migration of Experts and Savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017/4, pp.49 - 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration d'experts et de savoir-faire. Le cas des professionnels de la restauration française à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les acteurs locaux de l'économie digitale chinoise, 2017/4, pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Migrations par le mariage et intimités transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (64), pp.5-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.064.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations par le mariage : épouses souhaitées mais stigmatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (64), pp.19-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdge.064.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration d'experts et de savoir-faire. Le cas des professionnels de la restauration française à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trottoirs de Belleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border marriages as a side door for paid and unpaid migrant workers: the case of marriage migration between China and Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (2), pp.226-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14672715.2017.1300860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet migratoire sur deux générations‪. Les épouses migrantes chinoises et leurs enfants au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1314, pp.85-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Ma (dir.), Les Travailleurs chinois dans la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1314, pp.174-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations chinoises, de générations en générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1314, pp.6-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations chinoises, de génération en génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1314, pp.6-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation de femmes chinoises migrantes se prostituant à Paris. De l’invisibilité à l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.1 - 22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gss.3679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">入国管理、人権、市民社会の役割」</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kan : history, environment, civilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.316 - 320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon, pays d’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Hammouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1302, pp.7 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants étrangers et travailleurs qualifiés au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1302, pp.42 - 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envolée des mariages mixtes : une trajectoire féminine de migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1302, pp.74 - 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soutien associatif aux femmes étrangères au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1302, pp.127 - 135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle immigration chinoise et société d’accueil japonaise : entre représentations criminalisantes et ascension sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.53-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.4843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04658347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4294,487 +4385,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lecadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 368 p., 2025, 979-10-318-0743-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 368 p., 2025, 979-10-318-0743-0</w:t>
+                <w:t xml:space="preserve">hal-05112022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d’Asie du Sud-Est en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khatharya Um</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 276 p., 2023, Migrations, 9782869068995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 276 p., 2023, Migrations, 9782869068995</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">排外主義を問いなおす (Repenser la xénophobie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yûji Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sonoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Namioka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Le Bail; Yûji Nakano; Chikako Mori; Daisuke Sonoyama; Shintaro Namioka. Keiso Shobo, pp.252, 2015, 9784326602773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">国境政策のパラドクス　(Les paradoxes des politiques de contrôle des frontières)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Mori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Hélène Le Bail; Yûji Nakano; Chikako Mori; Daisuke Sonoyama; Shintaro Namioka. Keiso Shobo, pp.252, 2015, 9784326602773</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Keiso Shobo, pp.244, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Keiso Shobo, pp.244, 2014</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants chinois hautement qualifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Indes Savantes, pp.229, 2012, Études sur l'Asie, 9782846542616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4784,1674 +4875,1674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Exil et Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lecadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie BASSI, Pauline BRÜCKER, Olivier CLOCHARD, Hélène LE BAIL, Clara LECADET (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-30, 2025, 979-10-318-0743-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de violences et luttes d’immigré·es chinois·es en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie BASSI, Pauline BRÜCKER, Olivier CLOCHARD, Hélène LE BAIL, Clara LECADET (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-289, 2025, 9791031807430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Li et Wang Hong, de la Chine vers la France et le Japon. Indépendance et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Mazzella; Christine Verna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations. Une odyssée humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée national d'histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162-165, 2024, 9782382790328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épouses chinoises et époux japonais. Dialogue entre enquêtes de terrain et fiction romanesque sur les mariages transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cherrier Pauline; Kim Hui-yeon; Konuma Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants d’Asie, migrants en Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra HN éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 p., 2024, Collection « SHS », 9791095908203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descendants de migrants d’Asie du Sud-Est engagés contre les “stéréotypes qui tuent”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khatharya Um, Hélène Le Bail (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d’Asie du Sud-Est en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-274, 2023, 9782869068995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Border Marriages and Marriage Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mary Daly, Birgit Pfau-Effinger, Neil Gilbert, Douglas J. Besharov (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Family Policy: A Life-Course Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.615-632, 2023, Oxford Handbooks, 9780197518151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197518151.013.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Générations post-réfugiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khatharya Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khatharya Um, Hélène Le Bail (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations post-réfugiées. Les descendants de réfugiés d’Asie du Sud-Est en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-55, 2023, 9782869068995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting and Restricting Marriage Migrations: When Marriages Are Not Such a Private Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Pécoud, Hélène Thiollet (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on the Institutions of Global Migration Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-340, 2023, Elgar Handbooks in Migration, 9781789908060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impatto della legge francese del 2016 sulla prostituzione: Un’indagine collaborativa che da priorità alle voci delle lavoratrici del sesso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia Garofalo Geymonat et Giulia Selmi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostituzione e lavoro sessuale in Italia. Oltre le semplificazioni, dentro ai diritti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-184, 2022, Questioni di genere, 9791259930941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Sex Workers Think About Victimhood, Violence, and Exploitation. Insights From a Collaborative Study Prioritizing Sex Workers' Voices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Darley (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trafficking and Sex Work. Gender, Race and Public Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-148, 2022, 9781032037837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003188971-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sweeping the Streets, Cleaning Morals: Chinese Sex Workers in Paris Claiming Their Belonging to the Cosmopolitan City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Lejeune; Delphine Pagès-El Karoui; Camille Schmoll; Hélène Thiollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.127 - 138, 2021, 9783030673642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Migrant Women Creating Meaningful Lives Despite Vulnerable Statuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Mercier; Víctor Zúñiga; Kamel Doraï; Mustapha El Miri &amp; Michel Peraldi (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencing Ruptures in Migration. The Ordinary and Unexpected Journeys of Global Migrants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transnational Press, pp.13-30, 2021, Migration Series: 34, 9781801350228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes chinoises travailleuses sexuelles à Paris. Construire sa respectabilité, définir la violence et revendiquer son droit à la sécurité dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ya-Han Chuang; Anne-Christine Trémon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et mobilisations chinoises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terra HN éditions, pp.en ligne, 2020, 9791095908036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations chinoises sont-elles mafieuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants, migrations. 50 questions pour vous faire votre opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.137 - 138, 2016, 9782200616199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrantes qui se prostituent sont-elles toujours victimes de trafic ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants, migrations. 50 questions pour vous faire votre opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.130 - 132, 2016, 9782200616199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « mariages blancs » sont-ils une source majeure d’immigration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants, migrations. 50 questions pour vous faire votre opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.105 - 107, 2016, 9782200616199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire géohistorique des migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.780 - 789, 2015, 9782200250126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「公衆衛生へのアクセス」から「政治参加」へ (De la lutte contre l’exclusion du système de santé à la lutte contre l’exclusion politique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Le Bail; Yûji Nakano; Hélène Le Bail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haigai shugi wo toi naosu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keiso Shobo, pp.221 - 227, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes chinoises et migration de mariage en Asie. Le cas des mariages arrangés sino-japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinoises au XXIe siècle. Ruptures et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.139 - 156, 2012, 9782707171559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6461,1153 +6552,1267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience of inequalities and political participation of French people of Asian descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Sellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/sciencespo.hal-04765452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/sciencespo.hal-04765452⟩</w:t>
+                <w:t xml:space="preserve">hal-04765452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity in the National Assembly. The case of French deputies of Asian descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vincent-Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Han</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/sciencespo.hal-04764971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trials to fight racism against Asian people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Han Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuma Ando</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25647/sciencespo.hal-04764971⟩</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/sciencespo.hal-04765392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Are the Descendants of South-East Asian Refugees in France Today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Who Are the Descendants of South-East Asian Refugees in France Today?</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien - Générations post-réfugiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Fariba Adelkhah : sur la route de Téhéran à Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thiollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Adelkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for the entrance to France’s ‘prostitution exit programme’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Giametta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi contre le « système prostitutionnel » : l’amer constat d’échec des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the ’Swedish model’ in France: chronicle of a disaster foretold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the 'Swedish model' in France: chronicle of a disaster foretold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit.s et Politique.s du Travail Sexuel 2026 - Pré-rapport d'enquête communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle Lespérance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Sky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Kordic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incrimination large du proxénétisme en France pose-t-elle problème ? Comment les professionnel•les du droit composent avec les paradoxes des infractions de proxénétisme pour les mettre en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Summary of Evaluation Reports on France’s 2016 Prostitution Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néo Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse comparative des rapports d'évaluation de la loi française sur la prostitution de 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néo Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7617,213 +7822,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do sex workers think about the French Prostitution Act?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rassouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Médecins du Monde. 2019, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que pensent les travailleur.se.s du sexe de la loi prostitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero Giametta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rassouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Médecins du Monde. 2018, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7833,346 +8038,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers d’Asie - Aubervilliers et La Courneuve : vivre ensemble dans des villes super diverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers d’Asie - Marne-la-Vallée : politiques multiculturelles et vie associative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers d’Asie - Paris 13 : un quartier asiatique historique, réinvesti par les nouvelles générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Han Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8319,51 +8524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/users/helenelebail.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icmigrations.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meijigakuin.ac.jp/~prime/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/equipes-recherche/ifrae/axes-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/participation-politique-des-populations-issues-de-l-immigration-asiatique-en-france-polasie-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/en/content/diasporic-identities-southeast-asian-incorporation-experiences-europe-and-america-post-refug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumrati Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Aoyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04866498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geoffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2024.13.26.2358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatharya Um" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Giametta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02610183221101167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03780883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03034567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Merle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341421" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2019.1572907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03028366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11803" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28657" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341424" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14672715.2017.1300860" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3643" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3679" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Mori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4843" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04065204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/generations-post-refugiees/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#251;ji Nakano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sonoyama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Namioka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs.terra-hn-editions.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04794112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/nos-editions" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04020033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/45650/chapter-abstract/396737839" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197518151.013.29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04099155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/9470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03930052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188971-11/sex-workers-think-victimhood-violence-exploitation-h%C3%A9l%C3%A8ne-le-bail-calogero-giametta?context=ubx&amp;amp;refId=8de12127-d7a9-46d3-b196-fa8e6c5187bc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188971-11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03513960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03036177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Sellah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Han" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04764971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04764971" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765392" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04889124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03871960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Gaudy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03872047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02115877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rassouw" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867653v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/users/helenelebail.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icmigrations.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meijigakuin.ac.jp/~prime/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/equipes-recherche/ifrae/axes-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/participation-politique-des-populations-issues-de-l-immigration-asiatique-en-france-polasie-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/en/content/diasporic-identities-southeast-asian-incorporation-experiences-europe-and-america-post-refug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05590176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belledent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qre5rdh97" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumrati Mohamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Aoyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04866498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geoffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2024.13.26.2358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatharya Um" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Giametta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02610183221101167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03780883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03034567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Merle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341421" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2019.1572907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03028366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11803" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28657" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341424" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14672715.2017.1300860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3643" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3674" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Mori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4843" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04065204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/generations-post-refugiees/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#251;ji Nakano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sonoyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Namioka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04794112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/nos-editions" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs.terra-hn-editions.org/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04020033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/45650/chapter-abstract/396737839" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197518151.013.29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04099155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/9470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03930052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188971-11/sex-workers-think-victimhood-violence-exploitation-h%C3%A9l%C3%A8ne-le-bail-calogero-giametta?context=ubx&amp;amp;refId=8de12127-d7a9-46d3-b196-fa8e6c5187bc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188971-11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03513960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03036177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Sellah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Han" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765452" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04764971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04764971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765392v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765392" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05589172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Lesp&#233;rance" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Sky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kordic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04889124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03871960v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Gaudy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03872047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02115877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rassouw" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867653v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>