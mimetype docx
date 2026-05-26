--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -3652,51 +3652,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations chinoises, de générations en générations</w:t>
+                <w:t xml:space="preserve">Migrations chinoises, de génération en génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
@@ -3719,75 +3719,75 @@
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867683v1</w:t>
+                <w:t xml:space="preserve">hal-02999540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations chinoises, de génération en génération</w:t>
+                <w:t xml:space="preserve">Migrations chinoises, de générations en générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
@@ -3810,51 +3810,51 @@
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999540v1</w:t>
+                <w:t xml:space="preserve">hal-01867683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation de femmes chinoises migrantes se prostituant à Paris. De l’invisibilité à l’action collective</w:t>
               </w:r>
@@ -5120,199 +5120,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épouses chinoises et époux japonais. Dialogue entre enquêtes de terrain et fiction romanesque sur les mariages transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cherrier Pauline; Kim Hui-yeon; Konuma Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrants d’Asie, migrants en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terra HN éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24 p., 2024, Collection « SHS », 9791095908203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ma Li et Wang Hong, de la Chine vers la France et le Japon. Indépendance et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Mazzella; Christine Verna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations. Une odyssée humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée national d'histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.162-165, 2024, 9782382790328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794112v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04778617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descendants de migrants d’Asie du Sud-Est engagés contre les “stéréotypes qui tuent”</w:t>
               </w:r>
@@ -8524,51 +8524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/users/helenelebail.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icmigrations.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meijigakuin.ac.jp/~prime/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/equipes-recherche/ifrae/axes-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/participation-politique-des-populations-issues-de-l-immigration-asiatique-en-france-polasie-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/en/content/diasporic-identities-southeast-asian-incorporation-experiences-europe-and-america-post-refug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05590176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belledent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qre5rdh97" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumrati Mohamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Aoyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04866498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geoffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2024.13.26.2358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatharya Um" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Giametta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02610183221101167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03780883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03034567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Merle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341421" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2019.1572907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03028366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11803" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28657" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341424" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14672715.2017.1300860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3643" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3674" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Mori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4843" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04065204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/generations-post-refugiees/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#251;ji Nakano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sonoyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Namioka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04794112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/nos-editions" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs.terra-hn-editions.org/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04020033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/45650/chapter-abstract/396737839" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197518151.013.29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04099155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/9470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03930052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188971-11/sex-workers-think-victimhood-violence-exploitation-h%C3%A9l%C3%A8ne-le-bail-calogero-giametta?context=ubx&amp;amp;refId=8de12127-d7a9-46d3-b196-fa8e6c5187bc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188971-11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03513960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03036177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Sellah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Han" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765452" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04764971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04764971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765392v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765392" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05589172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Lesp&#233;rance" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Sky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kordic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04889124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03871960v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Gaudy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03872047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02115877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rassouw" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867653v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/users/helenelebail.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icmigrations.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meijigakuin.ac.jp/~prime/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/recherche/equipes-recherche/ifrae/axes-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/fr/content/participation-politique-des-populations-issues-de-l-immigration-asiatique-en-france-polasie-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencespo.fr/ceri/en/content/diasporic-identities-southeast-asian-incorporation-experiences-europe-and-america-post-refug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05590176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belledent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qre5rdh97" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yeon Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05236284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumrati Mohamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.200.0033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Aoyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04866498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geoffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2024.13.26.2358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lou Vertongen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04431496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.5371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatharya Um" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zederman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Han Chuang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Giametta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02610183221101167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03780883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhipeng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03034567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Merle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341421" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2019.1572907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03028366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11803" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28657" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17932548-12341424" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Th&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.064.0019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14672715.2017.1300860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3643" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3674" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Mori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4843" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04065204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/generations-post-refugiees/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#251;ji Nakano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sonoyama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Namioka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs.terra-hn-editions.org/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04794112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/nos-editions" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04020033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/45650/chapter-abstract/396737839" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197518151.013.29" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04074742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04099155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03881394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/res/9470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03930052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188971-11/sex-workers-think-victimhood-violence-exploitation-h%C3%A9l%C3%A8ne-le-bail-calogero-giametta?context=ubx&amp;amp;refId=8de12127-d7a9-46d3-b196-fa8e6c5187bc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188971-11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03513960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03036177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Sellah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Han" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765452" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04764971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04764971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04765392v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/sciencespo.hal-04765392" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04296093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05589172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyb&#232;le Lesp&#233;rance" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Sky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kordic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04889124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03871960v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Gaudy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03872047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02115877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rassouw" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01867653v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>