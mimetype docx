--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -358,416 +358,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Side Channel Analysis on the Elephant LFSR Extended Version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Side Channel On The Elephant LFSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awaleh Houssein Meraneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Business and Telecommunications. ICSBT SECRYPT 2022 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04752102v1</w:t>
+                <w:t xml:space="preserve">hal-03672917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind side channel analysis on the Elephant LFSR Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awaleh Houssein Meraneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSBT 2022, SECRYPT 2022: 19th International Conference on Smart Business Technologies, 19th International Conference on Smart Business Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. pp.20-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45137-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Side Channel On The Elephant LFSR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Side Channel Analysis on the Elephant LFSR Extended Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awaleh Houssein Meraneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-Business and Telecommunications. ICSBT SECRYPT 2022 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.20-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45137-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672917v1</w:t>
+                <w:t xml:space="preserve">cea-04752102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ransomware Detection Using Markov Chain Models Over File Headers</w:t>
               </w:r>
@@ -1518,529 +1518,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Assisted Program Execution Integrity: HAPEI</w:t>
+                <w:t xml:space="preserve">How TrustZone Could Be Bypassed: Side-Channel Attacks on a Modern System-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sebanjila Kevin Bukasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Thomas</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordSec 2018 : 23rd Nordic Conference on Secure IT Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03638-6_25⟩</w:t>
+              <w:t xml:space="preserve">11th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Heraklion, Greece. pp.93-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93524-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978181v1</w:t>
+                <w:t xml:space="preserve">hal-01875521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How TrustZone Could Be Bypassed: Side-Channel Attacks on a Modern System-on-Chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Hardware-Assisted Program Execution Integrity: HAPEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Legay</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Heraklion, Greece. pp.93-109, </w:t>
+              <w:t xml:space="preserve">NordSec 2018 : 23rd Nordic Conference on Secure IT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93524-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03638-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875521v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ransomware's Early Mitigation Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routa Moussaileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Palisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robisson</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t>
+              <w:t xml:space="preserve">ARES 2018 - 13th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hambourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3230833.3234691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894517v1</w:t>
+                <w:t xml:space="preserve">hal-01894500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ransomware's Early Mitigation Mechanisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+                <w:t xml:space="preserve">Yanis Linge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2018 - 13th International Conference on Availability, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Hambourg, Germany. </w:t>
+              <w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.112-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3230833.3234691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894500v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: Do not trust your neighbors! A small IoT platform illustrating a man-in-the-middle attack</w:t>
               </w:r>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Graa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECRYPT 2018 - 15th International Conference on Security and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.332-339, </w:t>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ransomware and the Legacy Crypto API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Palisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.11-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2524,51 +2524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Aware Defense (DaD): Towards a Generic and Practical Ransomware Countermeasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Palisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECRYPT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lsbonne, Portugal. pp.231 - 238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2797,64 +2797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Round Side Channel Attack on AES using Belief Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Linge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Linge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Tria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3089,571 +3089,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01094758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bad and the good of physical functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Tria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptarchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01094232v1</w:t>
+                <w:t xml:space="preserve">hal-01818570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t>
+                <w:t xml:space="preserve">Formalisme des attaques physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Tria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Crypto'Puces 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818570v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00907718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisme des attaques physiques</w:t>
+                <w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilley Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Tria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crypto'Puces 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00907718v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00907674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t>
+                <w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilley Sylvain</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Tria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Chip to cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00907674v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00907708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bad and the good of physical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Exurville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Zie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chip to cloud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Cryptarchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00907708v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalism for physical attacks</w:t>
               </w:r>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Tria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3982,51 +3982,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic SCARE: reverse engineering without knowing the algorithm nor the machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4281,51 +4281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les malwares se mettent à la cryptographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Palisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5146,51 +5146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Sarry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#239;d Maalouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailluet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010513104030411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ouairy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3407031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Routa Moussaileb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lemmou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACSIS47736.2019.8979970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03638-6_25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebanjila Kevin Bukasa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Palisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3234691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006841704980505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01814009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70290-2_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04606229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00356-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903158v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benattou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-017-0371-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0759" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04245908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Sarry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E&#239;d Maalouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaleh Houssein Meraneh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2_7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45137-9_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailluet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010513104030411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ouairy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3407031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Routa Moussaileb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lemmou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACSIS47736.2019.8979970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebanjila Kevin Bukasa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03638-6_25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Palisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3234691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bourget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006841704980505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01814009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70290-2_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005955102310238" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04606229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00356-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903158v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benattou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-017-0371-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0759" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04245908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>