--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -217,51 +217,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -433,943 +433,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finalités attribuées à l’enseignement des objets grammaticaux dans les programmes scolaires du secondaire de quatre pays de la francophonie du Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle grammaire du français?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Delhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/122ts⟩</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.181.0.3292938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823704v1</w:t>
+                <w:t xml:space="preserve">hal-04823770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle grammaire du français?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pellat</w:t>
+                <w:t xml:space="preserve">Discours d’interface : essai de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/IG.181.0.3292938⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.06003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419106003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823770v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une orthographe immuable ? Rapport à la norme orthographique d’étudiants du supérieur technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zre⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande grammaire du français : une ressource pertinente pour de futurs enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.182.0.3293492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respecter l’orthographe : Un objectif scolaire du primaire au lycée ?</w:t>
+                <w:t xml:space="preserve">Les finalités attribuées à l’enseignement des objets grammaticaux dans les programmes scolaires du secondaire de quatre pays de la francophonie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122ts⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824211v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des difficultés de la remédiation orthographique chez des élèves avancés</w:t>
+                <w:t xml:space="preserve">Respecter l’orthographe : Un objectif scolaire du primaire au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Apprendre la langue, 74, pp.111-126</w:t>
+              <w:t xml:space="preserve">, 2022, Continuités et ruptures du primaire au supérieur, 77, pp.131-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824188v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des difficultés de la remédiation orthographique chez des élèves avancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Apprendre la langue, 74, pp.111-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887461v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à l’orthographe d’élèves de troisième et d’étudiants de sections de technicien supérieur [= Perception of French spelling among secundary school pupils and advanced technicien students]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 189-190 (189-190), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pratiques.9953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des difficultés de la remédiation orthographique chez des élèves avancés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258346v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du vocabulaire grammatical dans des entretiens métagraphiques d’élèves de troisième</w:t>
+                <w:t xml:space="preserve">Des difficultés de la remédiation orthographique chez des élèves avancés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne de linguistique appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102199v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilisation du vocabulaire grammatical dans des entretiens métagraphiques d’élèves de troisième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue canadienne de linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37213/cjal.2020.26448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement orthographique chez des élèves de troisième : analyse d’un corpus d’entretiens métagraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pratiques.4464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1379,975 +1470,975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La seconde partie de l’épreuve de didactique appliquée : une réponse aux besoins didactiques des enseignants ?</w:t>
+                <w:t xml:space="preserve">Perceptions de la norme orthographique à l’école dans la presse française: analyse d’un épisode de 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La langue française au CAPES de lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annie Kuyumcuyan, Danielle Coltier, Anne Theissen &amp; Georges Kleiber, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg; Université de Neuchâtel; Comité éditorial de l'Encyclopédie grammaticale du français, Jun 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940441v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de la norme orthographique à l’école dans la presse française: analyse d’un épisode de 2016</w:t>
+                <w:t xml:space="preserve">La seconde partie de l’épreuve de didactique appliquée : une réponse aux besoins didactiques des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg; Université de Neuchâtel; Comité éditorial de l'Encyclopédie grammaticale du français, Jun 2025, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">La langue française au CAPES de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annie Kuyumcuyan, Danielle Coltier, Anne Theissen &amp; Georges Kleiber, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300982v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression de la possibilité et de la nécessité dans trois articles d’interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jul 2024, Lausanne ( CH), Suisse. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419106008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours d’interface : essai de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jul 2024, Lausanne ( CH), Suisse. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419106003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spelling reasoning and perception of languages among french bilingual and monolingual pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language awareness, education and power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for language awareness, Jul 2024, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de &amp;quot;subordination&amp;quot; dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vassiliadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour sur la grammaire scolaire discours et progression curriculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographier en enseignement adapté : analyse d’entretiens métagraphiques d’élèves du secondaire français scolarisés en SEGPA et EREA</w:t>
+                <w:t xml:space="preserve">Traces du discours grammatical scolaire chez des scripteurs experts : ce que révèle le traitement morphosyntaxique du participe passé chez des étudiants de l’enseignement supérieur technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d’orthographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8e Congrès Mondiale de Langue Française 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Neveu, S. Prévost, A. Steuckardt, G. Bergounioux and B. Hamma (Eds.), Jul 2022, Orléans (45), France. pp.06021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824231v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces du discours grammatical scolaire chez des scripteurs experts : ce que révèle le traitement morphosyntaxique du participe passé chez des étudiants de l’enseignement supérieur technique</w:t>
+                <w:t xml:space="preserve">Orthographier en enseignement adapté : analyse d’entretiens métagraphiques d’élèves du secondaire français scolarisés en SEGPA et EREA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès Mondiale de Langue Française 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions d’orthographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Saint Louis, May 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04029946v1</w:t>
+                <w:t xml:space="preserve">hal-04824231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitriser l'orthographe, une compétence professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TAO : Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Université Créteil Val de Marne, colloque en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation : un concept sociologique productif en didactique du français écrit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14e colloque de l’Association Internationale pour la Recherche en Didactique du français. Les concepts dans la recherche du français. Émergence et création d’un champ épistémique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRDF, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à l’orthographe d’apprenants du secondaire et du supérieur dans les écrits numériques extrascolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des Étudiants chercheurs en Didactique des Langues 2018, CEDIL'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE d’Aquitaine-Université de Bordeaux, Oct 2016, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2357,287 +2448,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de subordination dans les textes institutionnels et les manuels scolaires français de la fin du primaire à la fin du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vassiliadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Van Dan Raemdonck; A. Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour sur la grammaire scolaire : discours et progression curriculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.161-175, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de l’orthographe chez des élèves de collège et de lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clara Mortamet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Orthographe, pratiques d’élèves, pratiques d’enseignants, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.177-198, 2019, 979-10-240-1170-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’écriture et son évaluation au primaire et au secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur, pp.63-86, 2018, collection Diptyque, 36, 978-2-39029-004-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2647,117 +2738,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2767,114 +2858,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre et perception de l'orthographe française chez des élèves de collège et des étudiants de sections de technicien supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019GREAL008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02460387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2942,51 +3033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F339427"/>
+    <w:nsid w:val="FA85EF49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-le-levier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4409-3830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242113362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-recherches.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/revues/partages-1488656.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informationgrammaticale.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122ts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.181.0.3292938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.182.0.3293492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAL008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-le-levier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4409-3830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242113362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-recherches.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/revues/partages-1488656.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informationgrammaticale.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.185.0.3294372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.181.0.3292938" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.182.0.3293492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122ts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9953" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vassiliadou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAL008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>