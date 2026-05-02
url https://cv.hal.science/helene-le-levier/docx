--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -3033,51 +3033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA85EF49"/>
+    <w:nsid w:val="BCEDCFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>