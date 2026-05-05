--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -187,3331 +187,3607 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sign Theories: Early Modern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference Collection in Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.01476-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbres, diagrammes, schémas : conceptualisation scolastique ou processus de vulgarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bonfait; Giovanni Careri; Frédéric Cousinié; Vanessa Selbach; Romain Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire image au XVIIe siècle. Modèles et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions 1:1 (ars), 2025, 979-10-97193-13-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caput diabolicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline de Muelenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Mûelenaere, Gwendoline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Embellir le savoir. Les notes de cours des étudiants hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-73, 2025, 978-2-39061-580-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Semiotic Foundation of Ingarden’s Analysis of Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Czakon; Michna; Sosnowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman Ingarden and His Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo Akademickie, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire générale and Grammatica speculativa. The Historical Roots of the Marty-Husserl Debate on General Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fréchette; Taieb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mind and Language – On the Philosophy of Anton Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La facoltà delle arti di Parigi nei secoli XV e XVI: una istituzione in crisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianfranco Ferraro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Filosofia come Professione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'indicible dans la Divine Comédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Dünne/Martin-Jörg Schäfer/Myriam Suchet/Jessica Wilker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intraduisibles en poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.161-170, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se battre en philosophie - avec Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Berger-Soraruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15pzf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Als aristotyles spricht: les maitres d’armes du XVe siècle et la philosophie des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture ‘normale’ du XVe siècle en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joël Chandelier, Nov 2025, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geometrical Approach to Fencing in Medieval and Renaissance Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantification in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clelia Crialesi; Aurélien Robert, Sep 2025, Paris cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholastic Logic as an Embodied Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What is new in the history of philosophy?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Louvain-la-Neuve (Colloque en présentiel et en distanciel), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholastic Logical Disputation: An Embodied Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII Annual Colloquium of the Société Internationale pour l’Etude de la Philosophie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le glaive de la logique et l’armée des scolastiques : les métaphores martiales de l’enseignement (1350-1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Discordes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, ENS Lyon (visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fencing and Logic: Outlines for a Comparative Study of Heterogeneous Corpuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Study of the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sceptics in Coimbra – Mapping References to Scepticism in Early Modern Scholastic Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sceptical Trends in the European Universities of the Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Hamburg (D), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scolastiques, de vieux réac(-ting the past)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle du GEMCA “Ré-agir (à) l’histoire et performer la recherche”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Louvain-la-Neuve (Colloque en présentiel et en distanciel), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholastic clues within Latin Fencing Manuals – Bridging the gap between Medieval and Renaissance cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Society of America Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal sign in Coimbra. A longue-durée history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Open Seminar on Semiotics: a Tribute to John Deely on the Fifth Anniversary of his Passing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Coimbra (PT), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hand to the Sword like the Mind to the Word: Learning from Late Medieval Fight Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Study of the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in educational research: an interactive workshop for young researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Desmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Geneve, Suisse, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Royal sans Augustin : Retour sur la Logique I, 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du CEIPPREM – Centre d’études interdisciplinaires sur Pascal, Port-Royal, et l’Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris Sorbonne nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Zuccari among the Scholastics: dissegno, conceptus, species, and signum formale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Society of America Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Philadelphia (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coimbra Style: The Use of Classical Literary Exemples in Late Scholastic Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scholasticisim in Medieval and Early Modern History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The score as a sign. Semiotic sources of Ingarden’s Aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Ingarden and His Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote et Augustin au Portugal. À propos des questions sur les signes de Sebastião do Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémantique et psychologie dans la philosophie médiévale arabe et latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertus thérapeutiques de la comparaison aux scolastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de la Société Suisse de Philosophie, La philosophie et son histoire. Un débat actuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equivocity of ‘sign’ and philosophy as a science in Bolzano, Husserl and Marty. Outline for a genealogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The School of Brentano and the Rise of Scientific Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid sit signum? Pedro Hurtado de Mendoza as a Protagonist in the ‘Formal Sign’ Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedro Hurtado de Mendoza (1578-1641). System, Sources and Influence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Contrasts: Descriptive Psychology and General Grammar in Brentano, Marty and Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Meeting of the Brentano Research Network, Mind and Metaphysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux sens de la signification chez Anton Marty: retour sur une caractéristique problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international triennal de la SOPHA, société de philosophie analytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive Psychology and General Grammar in Brentano, Marty and Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIND AND METAPHYSICS 1ST MEETING OF THE BRENTANO RESEARCH NETWORK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Fréchette, Nov 2015, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allgemeine Grammatik - Grammaire générale - Grammatica speculativa. The Historical Roots of the Marty-Husserl Debate on Pure Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meaning and Intentionality in Anton Marty: Debates and Influences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Einsiedeln (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équivocité du signe : de Bolzano à Marty et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémasiologie descriptive d’Anton Marty, II : les contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and Nature of Ideas: Controversies as Historiographical Criteria. Descartes – Hobbes – Locke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Controversies and Collaborations in the Emergence of Modern Philosophy and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nijmegen, Radboud University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire sans dire à l'âge classique : entre langage gestuel et surcodage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire sans dire: stratégies obliques Journée " Jeunes chercheurs " sous l'égide de la Société d'Études Anglo-Américaines des XVIIe et XVIIIe Siècles, la Société Française d'Études du XVIIIe Siècle, l'UMR IRHIS, avec le soutien de CÉCILLE et d'ALITHILA (SEAA XVII-XVIII, SFEDS, EA CECILLE, EA ALITHILA, UMR IRHIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lille - Charles de Gaulle - Lille 3, France. http://1718.fr/wp-content/uploads/2012/01/JJCLeblanc.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cassan , Le Langage de la raison. De Descartes à La linguistique cartésienne, Paris, Vrin, 2023, 278 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 125, pp.452-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rmm.253.0452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PROLOGUE DES OBLIGATIONES DE RALPH STRODE : LA PRATIQUE LOGIQUE COMME ART DU COMBAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bermon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives d'histoire doctrinale et littéraire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.65-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hand to the Sword Like the Mind to the Word: Learning Embodied Knowledge from Late Medieval Fight Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encounters in Theory and History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24908/encounters.v26i0.19262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholastic Clues in Two Latin Fencing Manuals : Bridging the Gap between Medieval and Renaissance Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Periodica Duellatorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.39-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36950/apd-2023-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractères de Garamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Philippe Hamou, Dans la chambre obscure de l’esprit. John Locke et l’invention du mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Philosophica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d’auctoritates du sémantique à l’indiciaire au XVIIe siècle : Gassendi et Hobbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cygne Noir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.74-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1089777ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention et signe dans le Tractatus de signis de Jean Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, URL : http://methodos.revues.org/3705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/methodos.3705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053572v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-01053570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teorie semiotiche del XVII secolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Marmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9791254772058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories sémiotiques à l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, 2021, 978-2-7116-2947-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Marty and Contemporary Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Bacigalupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fondement de la science. Les dix premières années de la philosophie cartésienne (1609-1628)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegrid Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ClioEdu edizioni, 2015, 978-889646-50-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3521,104 +3797,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Medl Fechtbuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3628,198 +3904,198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotique, Grammaire et Logique. De la scolastique tardive à la philosophie austro-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Majolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Philosophica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80/2021, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24894/StPh.2021.80.StPh80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty and Ugliness in the Austro-German Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradigmi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.7-9, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/PARA2017-003001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3829,245 +4105,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Modern Semiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Early Modern Philosophy and the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammar in the Early Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Early Modern Philosophy and the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20791-9_191-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories scolastiques du signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’Encyclopédie philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4077,114 +4353,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translatio signorum : penser les signes à l’Age classique à partir de la division signum formale/ signum instrumentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Charles de Gaulle - Lille III; Università del Salento, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LIL30048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02420534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4252,51 +4528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FC1762B"/>
+    <w:nsid w:val="88058A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4483,51 +4759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7478-4774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191796743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Desmons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305511v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.253.0452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/encounters.v26i0.19262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/apd-2023-004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089777ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01053572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.3705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Muelenaere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100362190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01053570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Marmo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bacigalupo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid Agostini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Conan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Majolino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh.2021.80.StPh80" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PARA2017-003001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_191-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02420534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LIL30048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7478-4774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191796743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01476-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Muelenaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100362190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01053570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Berger-Soraruff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15pzf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Desmons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.253.0452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bermon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/encounters.v26i0.19262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/apd-2023-004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089777ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01053572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.3705" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Marmo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bacigalupo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid Agostini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740499v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Conan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Majolino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh.2021.80.StPh80" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PARA2017-003001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_191-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02420534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LIL30048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>