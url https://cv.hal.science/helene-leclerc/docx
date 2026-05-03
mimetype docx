--- v0 (2026-03-12)
+++ v1 (2026-05-03)
@@ -1269,165 +1269,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carl Herloßsohns Komet in Leipzig (1830-1848) : eine Zeitschrift der Vermittlung zwischen Böhmen und Deutschland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brücken. Germanistisches Jahrbuch Tschechien Slowakei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.73-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exil mexicain de Lenka Reinerová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63, pp.761-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03970574v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01635698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tradition bohémiste et le discours de la réconciliation germano-tchèque depuis 1989</w:t>
               </w:r>
@@ -2989,246 +2989,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes et socialisme dans la revue tchécoslovaque de langue allemande Im Herzen Europas (1958-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aslangul-Rallo, Claire / Zunino, Bérénice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La presse et ses images. Sources – réseaux – imaginaires – méthodes. Die Presse und ihre Bilder. Quellen – Netzwerke – Imaginäre – Methoden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.311-331, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03970608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots de la conciliation germano-tchèque avant et après 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Couderc, Corine Defrance et Ulrich Pfeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réconciliation entre oubli et mémoire. Histoire d’un concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.115-132, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03970591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Numa Ducange, Hélène Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Autriche. 1918 - 1938</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.233-244, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03970602v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03970608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre l’Autriche et la Tchécoslovaquie de 1918 à 1938</w:t>
               </w:r>
@@ -3896,173 +3896,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Austria polyglotta : la situation des nationalités en Autriche-Hongrie vue par le Tchèque J. E. Purkyně en 1867 ou comment cohabiter harmonieusement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Leclerc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures nationales en Autriche-Hongrie (1867-1918). Contacts, confluences et transferts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEGIL, pp.9-22, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cultures nationales en Autriche-Hongrie (1867- 1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures nationales en Autriche-Hongrie (1867- 1918). Contacts, confluences et transferts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEGIL, pp.3-7, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635903v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01635889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dualisme ou la fin de l'austroslavisme ?</w:t>
               </w:r>
@@ -5308,51 +5308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3232944"/>
+    <w:nsid w:val="DB9E9F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5539,51 +5539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1805-3912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113465459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pichler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2020.9428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02333364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.1497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1186-prague-en-vo-9782383500308.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichler Georg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/kulturwissenschaft/57634/lenka-reinerova-und-die-zeitschrift-im-herzen-europas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/individuetnation/index.php?id=161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Entre-ombres-et-lumieres~.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01487331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/r/ruiz-alain/voyageurs-europ-c3-a9ens-sur-les-chemins-de-la-guerre-et-de-la-paix-du-temps-des-lumi-c3-a8res-au-d-c3-a9but-du-xixe-si-c3-a8cle-28les-41.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.3809" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.2845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1805-3912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113465459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pichler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2020.9428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02333364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.1497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1186-prague-en-vo-9782383500308.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichler Georg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/kulturwissenschaft/57634/lenka-reinerova-und-die-zeitschrift-im-herzen-europas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/individuetnation/index.php?id=161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Entre-ombres-et-lumieres~.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01487331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/r/ruiz-alain/voyageurs-europ-c3-a9ens-sur-les-chemins-de-la-guerre-et-de-la-paix-du-temps-des-lumi-c3-a8res-au-d-c3-a9but-du-xixe-si-c3-a8cle-28les-41.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.3809" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.2845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>