--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -1269,165 +1269,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exil mexicain de Lenka Reinerová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63, pp.761-772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03970574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carl Herloßsohns Komet in Leipzig (1830-1848) : eine Zeitschrift der Vermittlung zwischen Böhmen und Deutschland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brücken. Germanistisches Jahrbuch Tschechien Slowakei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635698v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03970574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tradition bohémiste et le discours de la réconciliation germano-tchèque depuis 1989</w:t>
               </w:r>
@@ -1853,165 +1853,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Première Guerre mondiale dans l’opérette de langue allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expression artistique et cicatrices de la Première Guerre mondiale : continuités et discontinuités (1919-2019). Perspectives franco-allemandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Buscot et Françoise Knopper, Nov 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La revue tchécoslovaque Im Herzen Europas (1958-1971), un instrument de diplomatie culturelle vis-à-vis de l’Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural diplomacy in the world since 1945 : prestige, influence, cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED514, CREW, PRISMES et LARCA, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04647192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2094,177 +2094,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Allemagne, de la capitulation à la souveraineté retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dubslaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ALLEMANDS ET AUTRICHIENS ENTRE FRANCE ET ESPAGNE Circulations, mobilités, transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichler Georg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cahiers d'Etudes Germaniques, PUP, 85, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343861v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04343850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'Autriche 1918-1938</w:t>
               </w:r>
@@ -2989,300 +2989,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots de la conciliation germano-tchèque avant et après 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Couderc, Corine Defrance et Ulrich Pfeil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réconciliation entre oubli et mémoire. Histoire d’un concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.115-132, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03970591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaires de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Numa Ducange, Hélène Leclerc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’Autriche. 1918 - 1938</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.233-244, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03970602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes et socialisme dans la revue tchécoslovaque de langue allemande Im Herzen Europas (1958-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aslangul-Rallo, Claire / Zunino, Bérénice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse et ses images. Sources – réseaux – imaginaires – méthodes. Die Presse und ihre Bilder. Quellen – Netzwerke – Imaginäre – Methoden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.311-331, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03970608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Commentaires de textes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre l’Autriche et la Tchécoslovaquie de 1918 à 1938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Numa Ducange, Hélène Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Autriche. 1918 - 1938</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.233-244, 2022</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.215-228, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03970596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3896,173 +3896,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultures nationales en Autriche-Hongrie (1867- 1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Leclerc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures nationales en Autriche-Hongrie (1867- 1918). Contacts, confluences et transferts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEGIL, pp.3-7, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Austria polyglotta : la situation des nationalités en Autriche-Hongrie vue par le Tchèque J. E. Purkyně en 1867 ou comment cohabiter harmonieusement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures nationales en Autriche-Hongrie (1867-1918). Contacts, confluences et transferts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEGIL, pp.9-22, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635889v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01635903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dualisme ou la fin de l'austroslavisme ?</w:t>
               </w:r>
@@ -4115,173 +4115,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Défenses et illustrations de la langue tchèque dans la littérature de langue allemande en Bohême dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Renaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les situations de plurilinguisme en Europe comme objet de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-67, 2010, Les situations de plurilinguisme en Europe comme objet de l'histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;roman-journal&amp;quot; de la guerre d'Espagne de Theodor Balk (1900-1974): les mémoires d'un brigadiste international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Cozic; Hilda Inderwildi; Catherine Mazellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du texte à l'image. Appropriations du passé et engagements au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-189, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633028v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01633010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Singularité et paradoxes d'un &amp;quot;marginal établi</w:t>
               </w:r>
@@ -4742,231 +4742,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leo Lania, Der Außenminister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.290-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/austriaca.5429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Claire Madl, Petr Píša, Michael Wögerbauer, Buchwesen in Böhmen 1749-1848. Kommentiertes Verzeichnis der Drucker, Buchhändler, Buchbinder, Kupfer- und Steindrucker (Buchforschung. Beiträge zum Buchwesen in Österreich. Band 11), Wiesbaden, Harrassowitz Verlag, 2019, 508 p., ISBN 978-3-447-11297-0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kurt Strasser, Bernard Bolzano (1781-1848). Ein böhmischer Aufklärer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.280-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/austriaca.3809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03970550v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">halshs-04035954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Suppan, 1000 Jahre Nachbarschaft. „Tschechen“ und „Österreicher“ in historischer Perspektive. Eine Synthese</w:t>
               </w:r>
@@ -5308,51 +5308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB9E9F64"/>
+    <w:nsid w:val="E72A69F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5539,51 +5539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1805-3912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113465459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pichler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2020.9428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02333364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.1497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1186-prague-en-vo-9782383500308.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichler Georg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/kulturwissenschaft/57634/lenka-reinerova-und-die-zeitschrift-im-herzen-europas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/individuetnation/index.php?id=161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Entre-ombres-et-lumieres~.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01487331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/r/ruiz-alain/voyageurs-europ-c3-a9ens-sur-les-chemins-de-la-guerre-et-de-la-paix-du-temps-des-lumi-c3-a8res-au-d-c3-a9but-du-xixe-si-c3-a8cle-28les-41.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.3809" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.2845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1805-3912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113465459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pichler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2020.9428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02333364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.1497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1186-prague-en-vo-9782383500308.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubslaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichler Georg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/kulturwissenschaft/57634/lenka-reinerova-und-die-zeitschrift-im-herzen-europas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/individuetnation/index.php?id=161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Entre-ombres-et-lumieres~.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01487331v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01633028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/r/ruiz-alain/voyageurs-europ-c3-a9ens-sur-les-chemins-de-la-guerre-et-de-la-paix-du-temps-des-lumi-c3-a8res-au-d-c3-a9but-du-xixe-si-c3-a8cle-28les-41.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.3809" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.2845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02943267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01635914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>