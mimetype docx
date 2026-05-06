--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -316,204 +316,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'esprit des lieux: Théâtre et Performance en Irlande aujourd'hui</w:t>
+                <w:t xml:space="preserve">Scènes britanniques et irlandaises contemporaines, Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pilkington</w:t>
+                <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 241, pp.27-32</w:t>
+              <w:t xml:space="preserve">, 2021, 241, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554694v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Scènes britanniques et irlandaises contemporaines, Introduction</w:t>
+                <w:t xml:space="preserve">hal-03554687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit des lieux: Théâtre et Performance en Irlande aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloysia Rousseau</w:t>
+                <w:t xml:space="preserve">Lionel Pilkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 241, pp.17-18</w:t>
+              <w:t xml:space="preserve">, 2021, 241, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554687v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimental dans la littérature et les arts contemporains. Introduction</w:t>
               </w:r>
@@ -1182,165 +1182,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. M. Synge, Roger Blin, Les Griots: decolonial solidarities across time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Ages: Time &amp; The Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Association for Irish Studies, Jun 2024, Galway (National University of Ireland - Galway), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Penser l’écologie avec la décolonisation l’exemple de Miriam de Búrca »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du GIS « Eire », « Nouvelles pratiques, nouveaux discours – Problématiser et diffuser les enjeux contemporains en études irlandaises »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erick Falc’her Poyroux; Martine Pelletier, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363311v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05363327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Performance, Modernity and the Plays of J. M. Synge</w:t>
               </w:r>
@@ -1527,165 +1527,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’historiographie d’un théâtre désincarné ? Le cas du théâtre irlandais de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter l’histoire du théâtre, comment et pourquoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Line Cottegnies et al., Dec 2022, Paris, Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decolonizing Irish Theatre with Samuel Beckett ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADEFFI annual conference: Colloquons!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Galway (National University of Ireland - Galway), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04371490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beckett et la politique de l'intérieur</w:t>
               </w:r>
@@ -2329,51 +2329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,50 +2392,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expérimental dans la littérature et les arts contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fortin-Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.11313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fortin-Tournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2447,193 +2564,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/angles.946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913217v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-02634661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Art</w:t>
               </w:r>
@@ -3082,300 +3082,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'impersonnel en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 274p., 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.29905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impersonnel en littérature : Explorations critiques et théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aji</w:t>
+                <w:t xml:space="preserve">Anthony Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.267, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endgame de Samuel Beckett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. 2009, 9782350301037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913212v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-04162249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3733,51 +3733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Samuel Beckett: (dés)incarner l’Irlande ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pilkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Angel-Perez et Alexandra Poulain, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Aden, p. 23-42, 2014, 9781909226470</w:t>
@@ -3873,319 +3873,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’Irlande au miroir de la scène : elle-même comme une autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dumas, Karl Zieger, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Autre au miroir de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Peter Lang, p. 137-146, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’écriture du traumatisme de debbie tucker green ou la mise en jeu de la répétition »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Page, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures théâtrales du traumatisme ; Écritures de la résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 175-187, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Yesterday ! What does that mean ? Yesterday !’ Endgame : Répéter au lieu de se souvenir ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Lemonnier-Texier, Geneviève Chevallier, Brigitte Prost, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Esthétique de la trace chez Samuel Beckett : Écriture, représentation et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 55-67, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« From Medea to Hester Swane: Marina Carr’s Rewriting of ethos in By the bog of Cats… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Dubost, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drama Reinvented: Theatre Adaptation in Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 67-81, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182286v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04182278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4704,229 +4704,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of « Patrick Lonergan, Irish Drama and Theatre since 1950, London: Methuen Drama, 2019, 263p. », in Études irlandaises (Caen : Presses Universitaires de Caen, n°45.1, p. 133-135</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irish on the Move: Performing Mobility in American Variety Theatre. Michelle Granshaw. Iowa City: University of Iowa Press, 2019, 285 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.392-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.9594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de « McTighe Trish and David Tucker, eds., Staging Beckett in Ireland and Northern Ireland, London : Bloomsbury Methuen Drama, 2016, 256 p. », in « Samuel Beckett : un écrivain de l’abstraction ? », Llewellyn Brown dir., La Revue des Lettres modernes, série Samuel Beckett n°7, Paris : Lettres modernes-Minard, p. 363-365.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Samuel Beckett: un écrivain de l'abstraction? dir. L. Brown</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554821v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-03554827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de « Worth Katharine, The Irish Drama of Europe from Yeats to Beckett (1978), London, Bloomsbury, 2013, 276 p. » in « Textes pour Rien / Texts for Nothing de Samuel Beckett : le Corps de la voix impossible », Llewellyn Brown dir., La Revue des Lettres modernes, série Samuel Beckett n°6, Paris : Lettres modernes-Minard, 2018, p. 487-490.</w:t>
               </w:r>
@@ -4975,160 +4975,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of Alexandra Poulain, Irish Drama, Modernity and the Passion Play, London, Palgrave Macmillan, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, p. 156-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.5393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of « Christopher Collins, Theatre and Residual Culture : J. M. Synge and Pre-Christian Ireland, London : Palgrave Macmillan, 2016, 301p. » Theatre Research International, vol. 42, Issue 3, October 2017, Cambridge : Cambridge University Press, p. 356-357</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554810v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04162256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5283,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pilkington" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.953" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;cel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12538" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.946" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Letort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hopes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Lecossois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.81075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01025815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29905" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nx0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15230" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pilkington" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.953" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;cel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12538" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.946" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Letort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hopes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Lecossois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.81075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29905" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01025815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nx0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15230" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>