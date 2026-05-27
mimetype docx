--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -3192,50 +3192,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Endgame de Samuel Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande. 2009, 9782350301037</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impersonnel en littérature : Explorations critiques et théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3263,119 +3325,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.267, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025815v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02913212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5283,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pilkington" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.953" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;cel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12538" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.946" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Letort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hopes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Lecossois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.81075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29905" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01025815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nx0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15230" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12533" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pilkington" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.953" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;cel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12538" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02634661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.946" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Letort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hopes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Lecossois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.81075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.29905" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01025815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nx0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15230" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162253v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>