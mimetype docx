--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Ledouble </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR, Université de Toulon,Laboratoire Babel(Chercheure associée à l'URE Transitions, Université Côte d'Azur)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5843-7561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076485862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition juridique à la définition journalistique : complexités interprétatives dans le domaine du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachsprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1-2), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24989/fs.v44i1-2.1914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04153206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle en France : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.19. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term circulation and conceptual instability in the mediation of science: Binary framing of the notions of biological versus chemical pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.466-488. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1750481320917575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique et médiatisation de la science: Instabilité terminologique dans le domaine de la lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses comparatives de rapports parlementaires et scientifiques sur le gaz de schiste : thématiques, argumentation, énonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 presidential primaries in the United States: a quantitative and qualitative approach to media coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (2), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393274.2019.1616219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication environnementale et climatique, entre objectifs de réputation et d'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entre discours, langues et cultures : regards croisés sur le climat, l'environnement, l'énergie et l'écologie, N°82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in political speech: discourse analysis of three British Prime Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Environmental Issues in Political Discourse in Britain and Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in news and scientific discourse. Diachronic approach to the notion of Hybridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des discours d’une organisation au regard de critères stables et définitoires du concept de RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Bergery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombardo, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV ème journées Humanisme &amp; Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées de l’analyse de discours pour l’accompagnement du changement organisationnel : sémantique et statistique lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82è Congrès de l’ACFAS. Les discours Organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia- Montréal, May 2014, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation technologique participe à la publicisation de l’« Environnement ». Analyse des discours du groupe La Poste lors de la R&D sur les véhicules électriques et leurs infrastructures de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie, environnement et écologie : apports croisés entre langues, cultures, disciplines et discours spécialisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Vert’ : couleur, signal, symbole. Etude lexicographique à partir d’un corpus quadrilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbic Renate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de mots, passeurs d’espoir. Lexicologie, terminologie et traduction face au défi de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Oct 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et connaissances dans les discours de vulgarisation du scientifique : dynamique définitoires et problématiques cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques liées à la diffusion de créations lexicales complexes : divergences interprétatives autour de l’unité sociodiversité dans les discours scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie en contexte. Cultures, situations, textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation poétique : entre collectif et singulier. Hommages à Michèle Monte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaudin-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia. Academia, 2023, Au coeur des textes, Claire Stolz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation de la science et diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781784059200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Ledouble </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR, Université de Toulon,Laboratoire Babel(Chercheure associée à l'URE Transitions, Université Côte d'Azur)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5843-7561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076485862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition juridique à la définition journalistique : complexités interprétatives dans le domaine du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachsprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1-2), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24989/fs.v44i1-2.1914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04153206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle en France : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term circulation and conceptual instability in the mediation of science: Binary framing of the notions of biological versus chemical pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.466-488. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1750481320917575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique et médiatisation de la science: Instabilité terminologique dans le domaine de la lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses comparatives de rapports parlementaires et scientifiques sur le gaz de schiste : thématiques, argumentation, énonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 presidential primaries in the United States: a quantitative and qualitative approach to media coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (2), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393274.2019.1616219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication environnementale et climatique, entre objectifs de réputation et d'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entre discours, langues et cultures : regards croisés sur le climat, l'environnement, l'énergie et l'écologie, N°82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in political speech: discourse analysis of three British Prime Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Environmental Issues in Political Discourse in Britain and Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in news and scientific discourse. Diachronic approach to the notion of Hybridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des discours d’une organisation au regard de critères stables et définitoires du concept de RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Bergery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombardo, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV ème journées Humanisme &amp; Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées de l’analyse de discours pour l’accompagnement du changement organisationnel : sémantique et statistique lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82è Congrès de l’ACFAS. Les discours Organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia- Montréal, May 2014, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation technologique participe à la publicisation de l’« Environnement ». Analyse des discours du groupe La Poste lors de la R&D sur les véhicules électriques et leurs infrastructures de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie, environnement et écologie : apports croisés entre langues, cultures, disciplines et discours spécialisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Vert’ : couleur, signal, symbole. Etude lexicographique à partir d’un corpus quadrilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbic Renate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de mots, passeurs d’espoir. Lexicologie, terminologie et traduction face au défi de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Oct 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et connaissances dans les discours de vulgarisation du scientifique : dynamique définitoires et problématiques cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques liées à la diffusion de créations lexicales complexes : divergences interprétatives autour de l’unité sociodiversité dans les discours scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie en contexte. Cultures, situations, textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation de la science et diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781784059200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation poétique : entre collectif et singulier. Hommages à Michèle Monte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaudin-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia. Academia, 2023, Au coeur des textes, Claire Stolz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB8B6F2A"/>
+    <w:nsid w:val="03D446DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ledouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-7561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076485862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i1-2.1914" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565304v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750481320917575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490710v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3.p.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Boillot-Grenon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouirand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bergery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo, E." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbic Renate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373142v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04591359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaudin-Bordes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devriendt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ledouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-7561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076485862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i1-2.1914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565304v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750481320917575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490710v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3.p.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Boillot-Grenon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouirand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bergery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo, E." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbic Renate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373142v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04591359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaudin-Bordes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devriendt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>