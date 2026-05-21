--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Ledouble </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR, Université de Toulon,Laboratoire Babel(Chercheure associée à l'URE Transitions, Université Côte d'Azur)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5843-7561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076485862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition juridique à la définition journalistique : complexités interprétatives dans le domaine du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachsprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1-2), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24989/fs.v44i1-2.1914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04153206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle en France : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term circulation and conceptual instability in the mediation of science: Binary framing of the notions of biological versus chemical pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.466-488. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1750481320917575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique et médiatisation de la science: Instabilité terminologique dans le domaine de la lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses comparatives de rapports parlementaires et scientifiques sur le gaz de schiste : thématiques, argumentation, énonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 presidential primaries in the United States: a quantitative and qualitative approach to media coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (2), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393274.2019.1616219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication environnementale et climatique, entre objectifs de réputation et d'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entre discours, langues et cultures : regards croisés sur le climat, l'environnement, l'énergie et l'écologie, N°82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in political speech: discourse analysis of three British Prime Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Environmental Issues in Political Discourse in Britain and Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in news and scientific discourse. Diachronic approach to the notion of Hybridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des discours d’une organisation au regard de critères stables et définitoires du concept de RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Bergery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombardo, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV ème journées Humanisme &amp; Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées de l’analyse de discours pour l’accompagnement du changement organisationnel : sémantique et statistique lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82è Congrès de l’ACFAS. Les discours Organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia- Montréal, May 2014, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation technologique participe à la publicisation de l’« Environnement ». Analyse des discours du groupe La Poste lors de la R&D sur les véhicules électriques et leurs infrastructures de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie, environnement et écologie : apports croisés entre langues, cultures, disciplines et discours spécialisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Vert’ : couleur, signal, symbole. Etude lexicographique à partir d’un corpus quadrilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbic Renate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de mots, passeurs d’espoir. Lexicologie, terminologie et traduction face au défi de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Oct 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et connaissances dans les discours de vulgarisation du scientifique : dynamique définitoires et problématiques cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques liées à la diffusion de créations lexicales complexes : divergences interprétatives autour de l’unité sociodiversité dans les discours scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie en contexte. Cultures, situations, textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation de la science et diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781784059200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation poétique : entre collectif et singulier. Hommages à Michèle Monte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaudin-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia. Academia, 2023, Au coeur des textes, Claire Stolz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Ledouble </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR, Université de Toulon,Laboratoire Babel(Chercheure associée à l'URE Transitions, Université Côte d'Azur)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5843-7561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076485862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Cain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106149. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14b5f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biocontrôle en France : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition juridique à la définition journalistique : complexités interprétatives dans le domaine du biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachsprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1-2), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24989/fs.v44i1-2.1914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04153206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term circulation and conceptual instability in the mediation of science: Binary framing of the notions of biological versus chemical pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.466-488. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1750481320917575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulgarisation scientifique et médiatisation de la science: Instabilité terminologique dans le domaine de la lutte biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.61-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses comparatives de rapports parlementaires et scientifiques sur le gaz de schiste : thématiques, argumentation, énonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Monte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 presidential primaries in the United States: a quantitative and qualitative approach to media coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Neophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (2), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00393274.2019.1616219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication environnementale et climatique, entre objectifs de réputation et d'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entre discours, langues et cultures : regards croisés sur le climat, l'environnement, l'énergie et l'écologie, N°82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in political speech: discourse analysis of three British Prime Ministers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Environmental Issues in Political Discourse in Britain and Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in news and scientific discourse. Diachronic approach to the notion of Hybridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Baldasseroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des discours d’une organisation au regard de critères stables et définitoires du concept de RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Bergery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombardo, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV ème journées Humanisme &amp; Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées de l’analyse de discours pour l’accompagnement du changement organisationnel : sémantique et statistique lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82è Congrès de l’ACFAS. Les discours Organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Concordia- Montréal, May 2014, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation technologique participe à la publicisation de l’« Environnement ». Analyse des discours du groupe La Poste lors de la R&D sur les véhicules électriques et leurs infrastructures de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Boillot-Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie, environnement et écologie : apports croisés entre langues, cultures, disciplines et discours spécialisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Vert’ : couleur, signal, symbole. Etude lexicographique à partir d’un corpus quadrilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbic Renate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeurs de mots, passeurs d’espoir. Lexicologie, terminologie et traduction face au défi de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Oct 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activist Measures and Legal Levers: An Interview with Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-72, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires militantes et leviers juridiques : entretien avec Dominique Masset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-98, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 4 - Communication, Environment, Science and Society, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2024, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataly Botero; Hélène Ledouble; François Allard-Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2024, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes et connaissances dans les discours de vulgarisation du scientifique : dynamique définitoires et problématiques cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques liées à la diffusion de créations lexicales complexes : divergences interprétatives autour de l’unité sociodiversité dans les discours scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie en contexte. Cultures, situations, textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2018, 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Pluridisciplinary Dialogues in Social and Human Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2024, Volume 4 - Communication, Environment, Science and Society, Andrea Catellani; Céline Pascual-Espuny, 9781786309501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides. Dialogues pluridisciplinaires en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataly Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Sciences, société et nouvelles technologies, 978-1-78405-985-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation de la science et diffusion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781784059200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’énonciation poétique : entre collectif et singulier. Hommages à Michèle Monte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaudin-Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia. Academia, 2023, Au coeur des textes, Claire Stolz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes linguistiques et terminologiques : conflits d’usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ledouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07057-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03D446DA"/>
+    <w:nsid w:val="C276630A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ledouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-7561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076485862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i1-2.1914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565304v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750481320917575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490710v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3.p.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Boillot-Grenon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouirand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bergery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo, E." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbic Renate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373142v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04591359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaudin-Bordes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devriendt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ledouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5843-7561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076485862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04153206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24989/fs.v44i1-2.1914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565304v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750481320917575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490710v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Candel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3.p.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Boillot-Grenon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouirand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bergery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo, E." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbic Renate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pesticides/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373142v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04569458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04591359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaudin-Bordes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devriendt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07057-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>